--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -788,6584 +788,6584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of surface roughness in broaching</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670979v1</w:t>
+                <w:t xml:space="preserve">hal-01999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Chabbi</w:t>
+                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999564v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of surface roughness in broaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999555v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riad Khattabi</w:t>
+                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of post-machining distortions in thin machined structures considering material-induced residual stress</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-015-0386-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662605v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Tebassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
+                <w:t xml:space="preserve">Riad Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999573v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigations of post-machining distortions in thin machined structures considering material-induced residual stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saleem Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.509-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-015-0386-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999568v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of coated and uncoated mixed ceramic tools in hard turning process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some insights on the modelling of chip formation and its morphology during metal cutting operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+                <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.11.042⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.335 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999561v1</w:t>
+                <w:t xml:space="preserve">hal-01442818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights on the modelling of chip formation and its morphology during metal cutting operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of coated and uncoated mixed ceramic tools in hard turning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.335 - 354. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442818v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Selection of Johnson-cook Constitutive Model Parameters for Ti-6Al-4 V Using Three Types of Numerical Models of Orthogonal Cutting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Outeiro</w:t>
+                <w:t xml:space="preserve">Guediche Mayssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.052⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442867v1</w:t>
+                <w:t xml:space="preserve">hal-01228822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guediche Mayssa</w:t>
+                <w:t xml:space="preserve">Mathematical modeling for turning on AISI 420 stainless steel using surface response methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405414526385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228822v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling for turning on AISI 420 stainless steel using surface response methodology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+                <w:t xml:space="preserve">On the Selection of Johnson-cook Constitutive Model Parameters for Ti-6Al-4 V Using Three Types of Numerical Models of Orthogonal Cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 229 (1), pp.45-61. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405414526385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710106v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight into the chip formation of ferritic-pearlitic steels: microstructural evolutions and associated thermo-mechanical loadings</w:t>
+                <w:t xml:space="preserve">On the turning modeling and simulation: 2D and 3D FEM approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">M. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Rech</w:t>
+                <w:t xml:space="preserve">H. Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+                <w:t xml:space="preserve">M. Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77, pp.34 - 46. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.427-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938538v1</w:t>
+                <w:t xml:space="preserve">hal-04710390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer of graphene/carbon nanotube/polyethylene hybrid nanocomposite by molecular dynamics simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Further insight into the chip formation of ferritic-pearlitic steels: microstructural evolutions and associated thermo-mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
+                <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Muthu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fontaine</w:t>
+                <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.27 - 33. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.34 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442873v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMS-based optimisation of surface roughness when turning AISI 420 stainless steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
+                <w:t xml:space="preserve">Load transfer of graphene/carbon nanotube/polyethylene hybrid nanocomposite by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Muthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.27 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMPT.2014.064934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710409v1</w:t>
+                <w:t xml:space="preserve">hal-01442873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the turning modeling and simulation: 2D and 3D FEM approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Saleem</w:t>
+                <w:t xml:space="preserve">RMS-based optimisation of surface roughness when turning AISI 420 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp.427-434. </w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.224-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2014045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.2014.064934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710390v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON DIFFERENT FE-BASED MODELS TO SIMULATE CUTTING OPERATION OF TITANIUM ALLOY (TI-6AL-4V)</w:t>
+                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Umbrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Hassan Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzuti</w:t>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nelias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waqas Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (3), pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.3.4656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914241v1</w:t>
+                <w:t xml:space="preserve">hal-04710326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale cutting model based on the theory of gradient plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessainia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kribes Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ouelaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.99⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938633v1</w:t>
+                <w:t xml:space="preserve">hal-00938372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of a thermal contact resistance at the tool-chip interface in dry cutting of aisi 1045: formation mechanisms and influence on the cutting process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.349-357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938561v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Umbrello</w:t>
+                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif A Memon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mushtaq A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzuti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938377v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ON DIFFERENT FE-BASED MODELS TO SIMULATE CUTTING OPERATION OF TITANIUM ALLOY (TI-6AL-4V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.3.4656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938577v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale cutting model based on the theory of gradient plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 698, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938612v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">On the existence of a thermal contact resistance at the tool-chip interface in dry cutting of aisi 1045: formation mechanisms and influence on the cutting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico D Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1311-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938566v1</w:t>
+                <w:t xml:space="preserve">hal-00938561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Perrard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966328v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yue Jia</w:t>
+                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Hessainia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.1671 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938430v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of wiper and conventional ceramic tools on surface roughness in hard turning aisi 4140 steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.06.018⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938597v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.2085-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710326v1</w:t>
+                <w:t xml:space="preserve">hal-00966328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative assessment of wiper and conventional ceramic tools on surface roughness in hard turning aisi 4140 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kribes Nabil</w:t>
+                <w:t xml:space="preserve">Mohamed Elbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.3041 - 3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938372v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of surface roughness and cutting force components in hard turning with cbn tool: prediction model and cutting conditions optimization</w:t>
+                <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.344-353. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212, pp.936-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2011.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938386v1</w:t>
+                <w:t xml:space="preserve">hal-00938429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
+                <w:t xml:space="preserve">Surface roughness and cutting forces modeling for optimization of machining condition in finish hard turning of aisi 52100 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faycel Halila</w:t>
+                <w:t xml:space="preserve">Mohamed Walid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.4105-4114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-012-0885-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938325v1</w:t>
+                <w:t xml:space="preserve">hal-00938277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">Analysis of surface roughness and cutting force components in hard turning with cbn tool: prediction model and cutting conditions optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.705-712. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.344-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966329v1</w:t>
+                <w:t xml:space="preserve">hal-00938386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of numerical simulations to improve a new analytical chip formation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2012033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950619v1</w:t>
+                <w:t xml:space="preserve">hal-00938325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and analytical modelling of ploughing and elastic phenomena during machining processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.049064⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710862v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness and cutting forces modeling for optimization of machining condition in finish hard turning of aisi 52100 steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">The use of numerical simulations to improve a new analytical chip formation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-012-0885-6⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (06), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00938277v1</w:t>
+                <w:t xml:space="preserve">hal-00950619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Numerical simulation and analytical modelling of ploughing and elastic phenomena during machining processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.049064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938429v1</w:t>
+                <w:t xml:space="preserve">hal-04710862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Fnides</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.97-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629451v1</w:t>
+                <w:t xml:space="preserve">hal-00581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Vers une demarche de caracterisation des performances d usinage d un acier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico D Eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0986-7⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of Chip Formation in Case of Orthogonal Cutting Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Umbrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 223, pp.101-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.101⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 223, pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629452v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Yallese</w:t>
+                <w:t xml:space="preserve">New Thermal Issues on the Modelling of Tool-Workpiece Interaction: Application to Dry Cutting of AISI 1045 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadhana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00581074v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-011-0807-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629449v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0986-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938548v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une demarche de caracterisation des performances d usinage d un acier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">Analytical Model of Chip Formation in Case of Orthogonal Cutting Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2010117⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938562v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sadhana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581081v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermal Issues on the Modelling of Tool-Workpiece Interaction: Application to Dry Cutting of AISI 1045 Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Courbon</w:t>
+                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrico d'Eramo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.286⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.850-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629453v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Umbrello</w:t>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Rizzuti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629454v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581093v1</w:t>
+                <w:t xml:space="preserve">hal-00502236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akhtar Akhtar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (86), pp.71-77</w:t>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581089v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of aisi 1045 steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (86), pp.71-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951066v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of surface roughness and cutting forces using response surface methodology in hard turning of AISI 52100 bearing steel with CBN tool</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Yallese</w:t>
+                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.215-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502239v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of aisi 1045 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.683-686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0862-5⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.439-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0801-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711586v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Statistical analysis of surface roughness and cutting forces using response surface methodology in hard turning of AISI 52100 bearing steel with CBN tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-F Rigal</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.349-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502236v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+                <w:t xml:space="preserve">J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Akhtar Akhtar Khan</w:t>
+                <w:t xml:space="preserve">J. Sherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+                <w:t xml:space="preserve">J. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0862-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581092v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
               </w:r>
@@ -7377,64 +7377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 210, pp. 378-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7493,90 +7493,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and performance analyses of CBN insert in hard turning of cold work tool steel (D3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.471-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7610,51 +7610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.1229-1240. </w:t>
@@ -7744,51 +7744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smart Machining Systems application to reduce the machining costs within a multi-process production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7839,64 +7839,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL FORMING ANALYSIS OF WOVEN COMPOSITES WITH DOUBLE DOME BENCHMARK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.201-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7930,51 +7930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element based hybrid dynamic cutting model for an aluminium alloy milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,90 +8025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface roughness model in turning hardened hot work steel using mixed ceramic tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Fnides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8127,144 +8127,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (A2024-T351): a numerical and experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preforming simulation of the reinforcements of woven composites: continuous approach within a commercial code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Rigal</w:t>
+                <w:t xml:space="preserve">S. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.499-502. </w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0150-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0236-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712041v1</w:t>
+                <w:t xml:space="preserve">hal-00506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of dry cutting for an aeronautic aluminium alloy (A2024-T351)</w:t>
               </w:r>
@@ -8276,51 +8289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8373,200 +8386,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preforming simulation of the reinforcements of woven composites: continuous approach within a commercial code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (A2024-T351): a numerical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">F. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">J-F. Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.499-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0236-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506215v1</w:t>
+                <w:t xml:space="preserve">hal-04712041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of textile composite reinforcements: Continuous and discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to a qualitative understanding of thermo-mechanical effects during chip formation in hard turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (1-3), pp.214-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8759,51 +8759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8992,51 +8992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of high-speed air-water jet flow in an abrasive water jet mixing tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9189,338 +9189,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement vibratoire du fraisage latéral de finition des pièces à parois minces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapujolade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kadour Raïssi</w:t>
+                <w:t xml:space="preserve">Kadour Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (11), pp.1247-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0890-6955(02)00052-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021146v1</w:t>
+                <w:t xml:space="preserve">hal-00021142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction du comportement vibratoire du fraisage latéral de finition des pièces à parois minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapujolade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Raissi</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadour Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.1247-1258</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (4), pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454906v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadour Raissi</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1247-1258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021142v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical simulation and experimental study of the interaction between a pure high-velocity waterjet and targets : contribution to investigate the decoating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
@@ -9709,818 +9709,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Lagrangian Model of Broaching to Study Cutting Forces, Temperatures and Chip Formation</w:t>
+                <w:t xml:space="preserve">ON NUMERICAL STRATEGY FOR TOOL WEAR MODELLING DURING AISI 4140 CUTTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fabre</w:t>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
+                <w:t xml:space="preserve">T Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">C Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Manufacturing Processes, ICOMP'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708240v1</w:t>
+                <w:t xml:space="preserve">hal-01416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON NUMERICAL STRATEGY FOR TOOL WEAR MODELLING DURING AISI 4140 CUTTING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iterative Lagrangian Model of Broaching to Study Cutting Forces, Temperatures and Chip Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Mabrouki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Manufacturing Processes, ICOMP'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416301v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of material removal process in the case of orthogonal cutting and worn tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">A New Procedure to Increase the Orthogonal Cutting Machining Time Simulated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Conference on Modelling and Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Karlsruhe, Germany. pp.299 - 303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515077v1</w:t>
+                <w:t xml:space="preserve">hal-01416273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle procédure pour l'augmentation du temps d'usinage simulé en coupe orthogonale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514291v1</w:t>
+                <w:t xml:space="preserve">hal-03446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Procedure to Increase the Orthogonal Cutting Machining Time Simulated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+                <w:t xml:space="preserve">Analytical modeling of material removal process in the case of orthogonal cutting and worn tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Conference on Modelling and Machining Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416273v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle procédure pour l'augmentation du temps d'usinage simulé en coupe orthogonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446160v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a physical FE modelling of a dry cutting operation: influence of dynamic recrystallization when machining AISI 1045</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH CIRP CONFERENCE ON MODELING OF MACHINING OPERATIONS (CIRP CMMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.516-521, </w:t>
@@ -10558,103 +10558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des perturbations thermiques induites par des hétérogénéités de contact à l'interface outil-copeau en usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,77 +10679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of numerical simulations to improve analytical chip formation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10768,752 +10768,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of removal material in the case of cutting and abrasion processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Salvatore</w:t>
+                <w:t xml:space="preserve">A FE-approach on the influence of material strengthening factors on size effect during macro-to-micro scale millingl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Hamdi</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504176v1</w:t>
+                <w:t xml:space="preserve">hal-00504170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL FOR CHIP FORMATION IN CASE OF ORTHOGONAL MACHINING PROCESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of AISI 1045 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES, PTS ONE AND TWO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.1621+</w:t>
+              <w:t xml:space="preserve">ESAFORM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, BRESCIA, Italy. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711755v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of AISI 1045 steel</w:t>
+                <w:t xml:space="preserve">Towards a better definition of the mechanical and thermal interface behaviour in dry cutting simulation of AISI 1045 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, BRESCIA, Italy. pp.CDRom</w:t>
+              <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504167v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better definition of the mechanical and thermal interface behaviour in dry cutting simulation of AISI 1045 steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Courbon</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL FOR CHIP FORMATION IN CASE OF ORTHOGONAL MACHINING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES, PTS ONE AND TWO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.1621+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504197v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of limiting shear stress at tool-chip interface - Towards an improved FEmodel of Titanium alloy (Ti-6Al-4V) cutting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Analytical model of removal material in the case of cutting and abrasion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.D. Gong</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504174v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FE-approach on the influence of material strengthening factors on size effect during macro-to-micro scale millingl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Identification of limiting shear stress at tool-chip interface - Towards an improved FEmodel of Titanium alloy (Ti-6Al-4V) cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.D. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504170v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite reinforcement forming simulation: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Edimburg, United Kingdom. pp.1-10</w:t>
@@ -11536,282 +11536,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian Qiu</w:t>
+                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712439v1</w:t>
+                <w:t xml:space="preserve">hal-00506210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Asad</w:t>
+                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yantai, China. pp.4925+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2008.4598264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506210v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,51 +11875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle elements finis pour simuler le fraisage d'un alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental approach for an aluminium alloy micro-milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12078,103 +12078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of one-layer and multi-layer composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
@@ -12319,51 +12319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique de la formation du copeau Contribution : un modèle de simulation numérique pour le fraisage des alliages daluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12548,51 +12548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valisolalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12801,260 +12801,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of serrated chip formation</w:t>
+                <w:t xml:space="preserve">Serrated-chip formation prediction : Modelling method and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Esaform Conference on Material Forming ESAFORM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
+              <w:t xml:space="preserve">5th International Conference on Intergrated Design and Manufacture in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507326v1</w:t>
+                <w:t xml:space="preserve">hal-00507353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serrated-chip formation prediction : Modelling method and experimental results</w:t>
+                <w:t xml:space="preserve">On the modelling of serrated chip formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Intergrated Design and Manufacture in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">The 7th Esaform Conference on Material Forming ESAFORM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507353v1</w:t>
+                <w:t xml:space="preserve">hal-00507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation temporelle du comportement dynamique des plaques minces en fraisage latéral de finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13295,51 +13295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement dynamique en fraisage latéral de finition des plaques minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13403,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Conf. On Surface Treatments in the Aeronautical and Aerospace Industries, SURFAIR2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13485,51 +13485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of high velocity pure waterjet impingement on coated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,51 +13657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E29D6014"/>
+    <w:nsid w:val="1D6EDD3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13888,51 +13888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>