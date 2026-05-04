--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -788,2653 +788,2647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of surface roughness in broaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Tebassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Cédric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999568v1</w:t>
+                <w:t xml:space="preserve">hal-04670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999573v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of surface roughness in broaching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Rech</w:t>
+                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670979v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999564v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental investigations of post-machining distortions in thin machined structures considering material-induced residual stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saleem Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.509-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-015-0386-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999555v1</w:t>
+                <w:t xml:space="preserve">hal-04662605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Khattabi</w:t>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999574v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of post-machining distortions in thin machined structures considering material-induced residual stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Saleem Awan</w:t>
+                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (2), pp.509-521. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-015-0386-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662605v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights on the modelling of chip formation and its morphology during metal cutting operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of coated and uncoated mixed ceramic tools in hard turning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442818v1</w:t>
+                <w:t xml:space="preserve">hal-01999561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of coated and uncoated mixed ceramic tools in hard turning process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some insights on the modelling of chip formation and its morphology during metal cutting operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 344 (4-5), pp.335 - 354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.11.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999561v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Selection of Johnson-cook Constitutive Model Parameters for Ti-6Al-4 V Using Three Types of Numerical Models of Orthogonal Cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guediche Mayssa</w:t>
+                <w:t xml:space="preserve">J.C. Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31, pp.299-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228822v1</w:t>
+                <w:t xml:space="preserve">hal-01442867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling for turning on AISI 420 stainless steel using surface response methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 229 (1), pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954405414526385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Selection of Johnson-cook Constitutive Model Parameters for Ti-6Al-4 V Using Three Types of Numerical Models of Orthogonal Cutting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guediche Mayssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Outeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.299-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442867v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the turning modeling and simulation: 2D and 3D FEM approaches</w:t>
+                <w:t xml:space="preserve">Further insight into the chip formation of ferritic-pearlitic steels: microstructural evolutions and associated thermo-mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Asad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ijaz</w:t>
+                <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aurangzeb Khan</w:t>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Saleem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), pp.427-434. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.34 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2014045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710390v1</w:t>
+                <w:t xml:space="preserve">hal-00938538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further insight into the chip formation of ferritic-pearlitic steels: microstructural evolutions and associated thermo-mechanical loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">Load transfer of graphene/carbon nanotube/polyethylene hybrid nanocomposite by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Muthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Perrard</w:t>
+                <w:t xml:space="preserve">Michael Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77, pp.34 - 46. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.27 - 33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938538v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer of graphene/carbon nanotube/polyethylene hybrid nanocomposite by molecular dynamics simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacob Muthu</w:t>
+                <w:t xml:space="preserve">RMS-based optimisation of surface roughness when turning AISI 420 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (4), pp.224-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMPT.2014.064934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442873v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RMS-based optimisation of surface roughness when turning AISI 420 stainless steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
+                <w:t xml:space="preserve">On the turning modeling and simulation: 2D and 3D FEM approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurangzeb Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saleem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (4), pp.224-251. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), pp.427-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMPT.2014.064934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710409v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.2085-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710326v1</w:t>
+                <w:t xml:space="preserve">hal-00966328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ouelaa</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938372v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Umbrello</w:t>
+                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Hessainia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.1671 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938377v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938577v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON DIFFERENT FE-BASED MODELS TO SIMULATE CUTTING OPERATION OF TITANIUM ALLOY (TI-6AL-4V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rizzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3449,4134 +3443,4140 @@
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5755/j01.mech.19.3.4656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale cutting model based on the theory of gradient plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 698, pp.99-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of a thermal contact resistance at the tool-chip interface in dry cutting of aisi 1045: formation mechanisms and influence on the cutting process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico D Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50, pp.1311-1325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.06.047⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yue Jia</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.349-357</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938430v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif A Memon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Mushtaq A. Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938612v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Comparative assessment of wiper and conventional ceramic tools on surface roughness in hard turning aisi 4140 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.3041 - 3056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938566v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessainia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kribes Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Perrard</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ouelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554-557, pp.2085-2092. </w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.112-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966328v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of wiper and conventional ceramic tools on surface roughness in hard turning aisi 4140 steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elbah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+                <w:t xml:space="preserve">Hassan Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Saleem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.06.018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (3), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938597v1</w:t>
+                <w:t xml:space="preserve">hal-04710326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
+                <w:t xml:space="preserve">Analysis of surface roughness and cutting force components in hard turning with cbn tool: prediction model and cutting conditions optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 212, pp.936-953. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.344-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938429v1</w:t>
+                <w:t xml:space="preserve">hal-00938386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness and cutting forces modeling for optimization of machining condition in finish hard turning of aisi 52100 steel</w:t>
+                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Walid Azizi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26, pp.4105-4114. </w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.705-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12206-012-0885-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938277v1</w:t>
+                <w:t xml:space="preserve">hal-00966329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of surface roughness and cutting force components in hard turning with cbn tool: prediction model and cutting conditions optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.344-353. </w:t>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.136-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2011.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938386v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">The use of numerical simulations to improve a new analytical chip formation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (06), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938325v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation and analytical modelling of ploughing and elastic phenomena during machining processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.185-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.049064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966329v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of numerical simulations to improve a new analytical chip formation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">Surface roughness and cutting forces modeling for optimization of machining condition in finish hard turning of aisi 52100 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Walid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2012033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.4105-4114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-012-0885-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950619v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation and analytical modelling of ploughing and elastic phenomena during machining processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 212, pp.936-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.049064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04710862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+                <w:t xml:space="preserve">Y. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0986-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581081v1</w:t>
+                <w:t xml:space="preserve">hal-00581097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une demarche de caracterisation des performances d usinage d un acier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Courbon</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-011-0807-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2010117⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938562v1</w:t>
+                <w:t xml:space="preserve">hal-00629451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domenico Umbrello</w:t>
+                <w:t xml:space="preserve">Analytical Model of Chip Formation in Case of Orthogonal Cutting Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 223, pp.162-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.162⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 223, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629454v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermal Issues on the Modelling of Tool-Workpiece Interaction: Application to Dry Cutting of AISI 1045 Steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Courbon</w:t>
+                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrico d'Eramo</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.286⟩</w:t>
+              <w:t xml:space="preserve">Sadhana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629453v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-011-0807-z⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.850-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629451v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Saouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581097v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model of Chip Formation in Case of Orthogonal Cutting Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">Vers une demarche de caracterisation des performances d usinage d un acier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico D Eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.101⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629452v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.A. Yallese</w:t>
+                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Umbrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadhana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00581074v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">New Thermal Issues on the Modelling of Tool-Workpiece Interaction: Application to Dry Cutting of AISI 1045 Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629449v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938548v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F Rigal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0862-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502236v1</w:t>
+                <w:t xml:space="preserve">hal-04711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 210, pp. 378-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581092v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Fnides</w:t>
+                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (86), pp.71-77</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581089v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4), pp.215-225</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (86), pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581093v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of aisi 1045 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.439-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-010-0801-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of surface roughness and cutting forces using response surface methodology in hard turning of AISI 52100 bearing steel with CBN tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (3), pp.349-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sherwood</w:t>
+                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-F Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0862-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711586v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Khan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Naim Akhtar Akhtar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.123-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505131v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and performance analyses of CBN insert in hard turning of cold work tool steel (D3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.471-501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7610,51 +7610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7662,51 +7662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.1229-1240. </w:t>
@@ -7738,243 +7738,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Machining Systems application to reduce the machining costs within a multi-process production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL FORMING ANALYSIS OF WOVEN COMPOSITES WITH DOUBLE DOME BENCHMARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0549-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504158v1</w:t>
+                <w:t xml:space="preserve">hal-04711830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL FORMING ANALYSIS OF WOVEN COMPOSITES WITH DOUBLE DOME BENCHMARK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">Surface roughness model in turning hardened hot work steel using mixed ceramic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0549-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04711830v1</w:t>
+                <w:t xml:space="preserve">hal-00938579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element based hybrid dynamic cutting model for an aluminium alloy milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,265 +8045,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness model in turning hardened hot work steel using mixed ceramic tool</w:t>
+                <w:t xml:space="preserve">A Smart Machining Systems application to reduce the machining costs within a multi-process production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Fnides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77, pp.68-73</w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (5-6), pp.505-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938579v1</w:t>
+                <w:t xml:space="preserve">hal-00504158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preforming simulation of the reinforcements of woven composites: continuous approach within a commercial code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (A2024-T351): a numerical and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">F. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+                <w:t xml:space="preserve">J-F. Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.499-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0236-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506215v1</w:t>
+                <w:t xml:space="preserve">hal-04712041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of dry cutting for an aeronautic aluminium alloy (A2024-T351)</w:t>
               </w:r>
@@ -8289,51 +8276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8386,187 +8373,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (A2024-T351): a numerical and experimental approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preforming simulation of the reinforcements of woven composites: continuous approach within a commercial code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Rigal</w:t>
+                <w:t xml:space="preserve">S. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.499-502. </w:t>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0150-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0236-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712041v1</w:t>
+                <w:t xml:space="preserve">hal-00506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of textile composite reinforcements: Continuous and discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to a qualitative understanding of thermo-mechanical effects during chip formation in hard turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (1-3), pp.214-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8759,51 +8759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8992,51 +8992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of high-speed air-water jet flow in an abrasive water jet mixing tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9189,338 +9189,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction du comportement vibratoire du fraisage latéral de finition des pièces à parois minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapujolade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadour Raissi</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadour Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (4), pp.403-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021142v1</w:t>
+                <w:t xml:space="preserve">hal-00021146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction du comportement vibratoire du fraisage latéral de finition des pièces à parois minces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadour Raïssi</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 3 (4), pp.403-408</w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.1247-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021146v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Raissi</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadour Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (11), pp.1247-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0890-6955(02)00052-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454906v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical simulation and experimental study of the interaction between a pure high-velocity waterjet and targets : contribution to investigate the decoating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
@@ -9709,818 +9709,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON NUMERICAL STRATEGY FOR TOOL WEAR MODELLING DURING AISI 4140 CUTTING</w:t>
+                <w:t xml:space="preserve">Iterative Lagrangian Model of Broaching to Study Cutting Forces, Temperatures and Chip Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+                <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Mabrouki</w:t>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Donnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Manufacturing Processes, ICOMP'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416301v1</w:t>
+                <w:t xml:space="preserve">hal-04708240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Lagrangian Model of Broaching to Study Cutting Forces, Temperatures and Chip Formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON NUMERICAL STRATEGY FOR TOOL WEAR MODELLING DURING AISI 4140 CUTTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">T Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Manufacturing Processes, ICOMP'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708240v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Procedure to Increase the Orthogonal Cutting Machining Time Simulated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+                <w:t xml:space="preserve">Analytical modeling of material removal process in the case of orthogonal cutting and worn tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hédi Hamdi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Conference on Modelling and Machining Operations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416273v1</w:t>
+                <w:t xml:space="preserve">hal-01515077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle procédure pour l'augmentation du temps d'usinage simulé en coupe orthogonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446160v1</w:t>
+                <w:t xml:space="preserve">hal-01514291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of material removal process in the case of orthogonal cutting and worn tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">A New Procedure to Increase the Orthogonal Cutting Machining Time Simulated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Conference on Modelling and Machining Operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Karlsruhe, Germany. pp.299 - 303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515077v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle procédure pour l'augmentation du temps d'usinage simulé en coupe orthogonale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514291v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a physical FE modelling of a dry cutting operation: influence of dynamic recrystallization when machining AISI 1045</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH CIRP CONFERENCE ON MODELING OF MACHINING OPERATIONS (CIRP CMMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.516-521, </w:t>
@@ -10558,103 +10558,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des perturbations thermiques induites par des hétérogénéités de contact à l'interface outil-copeau en usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,77 +10679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of numerical simulations to improve analytical chip formation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10768,752 +10768,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FE-approach on the influence of material strengthening factors on size effect during macro-to-micro scale millingl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Asad</w:t>
+                <w:t xml:space="preserve">Analytical model of removal material in the case of cutting and abrasion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504170v1</w:t>
+                <w:t xml:space="preserve">hal-00504176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of AISI 1045 steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Courbon</w:t>
+                <w:t xml:space="preserve">ANALYTICAL MODEL FOR CHIP FORMATION IN CASE OF ORTHOGONAL MACHINING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, BRESCIA, Italy. pp.CDRom</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES, PTS ONE AND TWO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.1621+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504167v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better definition of the mechanical and thermal interface behaviour in dry cutting simulation of AISI 1045 steel</w:t>
+                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of AISI 1045 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">ESAFORM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, BRESCIA, Italy. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504197v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL MODEL FOR CHIP FORMATION IN CASE OF ORTHOGONAL MACHINING PROCESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
+                <w:t xml:space="preserve">Towards a better definition of the mechanical and thermal interface behaviour in dry cutting simulation of AISI 1045 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. d'Eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES, PTS ONE AND TWO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.1621+</w:t>
+              <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711755v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of removal material in the case of cutting and abrasion processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Salvatore</w:t>
+                <w:t xml:space="preserve">Identification of limiting shear stress at tool-chip interface - Towards an improved FEmodel of Titanium alloy (Ti-6Al-4V) cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Hamdi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.D. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504176v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of limiting shear stress at tool-chip interface - Towards an improved FEmodel of Titanium alloy (Ti-6Al-4V) cutting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">A FE-approach on the influence of material strengthening factors on size effect during macro-to-micro scale millingl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y.D. Gong</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504174v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite reinforcement forming simulation: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Edimburg, United Kingdom. pp.1-10</w:t>
@@ -11536,390 +11536,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Asad</w:t>
+                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yantai, China. pp.4925+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2008.4598264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506210v1</w:t>
+                <w:t xml:space="preserve">hal-04712439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian Qiu</w:t>
+                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2008.4598264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712439v1</w:t>
+                <w:t xml:space="preserve">hal-00506210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental approach for an aluminium alloy micro-milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">2nd international conferance on innovative cutting processes and smart machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506211v1</w:t>
+                <w:t xml:space="preserve">hal-00506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle elements finis pour simuler le fraisage d'un alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11934,247 +11934,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes ASSISES Machines et Usinage à Grande Vitesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental approach for an aluminium alloy micro-milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Hignette</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conferance on innovative cutting processes and smart machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506209v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of one-layer and multi-layer composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
@@ -12319,51 +12319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique de la formation du copeau Contribution : un modèle de simulation numérique pour le fraisage des alliages daluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12421,243 +12421,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental understanding of the segmented chip genesisfor smart machining, a contribution in hard material turning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre du logiciel ESPRIT au pôle AIP-PRIMECA RAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valisolalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Interg. Design and Manuf. Mech. Eng, (IDMME06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">Journées PRIMECA, La chaîne numérique de la CFAO à la fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506925v1</w:t>
+                <w:t xml:space="preserve">hal-00432824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre du logiciel ESPRIT au pôle AIP-PRIMECA RAO</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental understanding of the segmented chip genesisfor smart machining, a contribution in hard material turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Toumine</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PRIMECA, La chaîne numérique de la CFAO à la fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Interg. Design and Manuf. Mech. Eng, (IDMME06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432824v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some thermo-mechanical effects during chip genesis in hard turning</w:t>
               </w:r>
@@ -12801,260 +12801,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serrated-chip formation prediction : Modelling method and experimental results</w:t>
+                <w:t xml:space="preserve">On the modelling of serrated chip formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Intergrated Design and Manufacture in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">The 7th Esaform Conference on Material Forming ESAFORM 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507353v1</w:t>
+                <w:t xml:space="preserve">hal-00507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of serrated chip formation</w:t>
+                <w:t xml:space="preserve">Serrated-chip formation prediction : Modelling method and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Esaform Conference on Material Forming ESAFORM 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
+              <w:t xml:space="preserve">5th International Conference on Intergrated Design and Manufacture in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507326v1</w:t>
+                <w:t xml:space="preserve">hal-00507353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation temporelle du comportement dynamique des plaques minces en fraisage latéral de finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13295,51 +13295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement dynamique en fraisage latéral de finition des plaques minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13403,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Conf. On Surface Treatments in the Aeronautical and Aerospace Industries, SURFAIR2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13485,51 +13485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of high velocity pure waterjet impingement on coated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,51 +13657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D6EDD3F"/>
+    <w:nsid w:val="22EC12BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13888,51 +13888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>