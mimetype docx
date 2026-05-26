--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -71,53 +71,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tarek-mabrouki</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BKZwXZgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/J-6208-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -152,9421 +173,9433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D macro-mechanical FE simulation for GLARE® drilling with experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Giasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faycal Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 304, pp.116458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cutting parameters on thrust force, torque, hole quality and dust generation during drilling of GLARE 2B laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Giasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.113562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.113562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of macroscopic cutting forces in internal broaching of an X12Cr13 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 234 (11), pp.1379-1387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954405420911262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile composite structural analysis taking into account the forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.773-784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation and optimization of flank wear and tool lifespan in finish turning of AISI 304 stainless steel using desirability function approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.349-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.8.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of surface roughness in broaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, pp.115-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yallese</w:t>
+                <w:t xml:space="preserve">Amel Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouioua</w:t>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Meddour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999555v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Chabbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+                <w:t xml:space="preserve">M. Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">I. Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999564v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fnides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of post-machining distortions in thin machined structures considering material-induced residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Saleem Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.509-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40430-015-0386-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of coated and uncoated mixed ceramic tools in hard turning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bensouilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some insights on the modelling of chip formation and its morphology during metal cutting operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (4-5), pp.335 - 354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Selection of Johnson-cook Constitutive Model Parameters for Ti-6Al-4 V Using Three Types of Numerical Models of Orthogonal Cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Outeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling for turning on AISI 420 stainless steel using surface response methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guediche Mayssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405414526385⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.299-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710106v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new procedure to increase the orthogonal cutting machining time simulated</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling for turning on AISI 420 stainless steel using surface response methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405414526385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228822v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further insight into the chip formation of ferritic-pearlitic steels: microstructural evolutions and associated thermo-mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.34 - 46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load transfer of graphene/carbon nanotube/polyethylene hybrid nanocomposite by molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoying Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Muthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.27 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMS-based optimisation of surface roughness when turning AISI 420 stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (4), pp.224-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJMPT.2014.064934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the turning modeling and simulation: 2D and 3D FEM approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ijaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Saleem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (5), pp.427-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2014045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Perrard</w:t>
+                <w:t xml:space="preserve">ON DIFFERENT FE-BASED MODELS TO SIMULATE CUTTING OPERATION OF TITANIUM ALLOY (TI-6AL-4V)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.3.4656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966328v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multiscale cutting model based on the theory of gradient plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 698, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00938430v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the existence of a thermal contact resistance at the tool-chip interface in dry cutting of aisi 1045: formation mechanisms and influence on the cutting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico D Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.1311-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.06.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00938612v1</w:t>
+                <w:t xml:space="preserve">hal-00938561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Umbrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19, pp.588-592. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 19, pp.349-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938566v1</w:t>
+                <w:t xml:space="preserve">hal-00938377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON DIFFERENT FE-BASED MODELS TO SIMULATE CUTTING OPERATION OF TITANIUM ALLOY (TI-6AL-4V)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Umbrello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Asif A Memon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzuti</w:t>
+                <w:t xml:space="preserve">Syed Mushtaq A. Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nelias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19 (3), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.3.4656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914241v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale cutting model based on the theory of gradient plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An analytical solution on interface debonding for large diameter carbon nanotube-reinforced composite with functionally graded variation interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.99⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938633v1</w:t>
+                <w:t xml:space="preserve">hal-00938430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of a thermal contact resistance at the tool-chip interface in dry cutting of aisi 1045: formation mechanisms and influence on the cutting process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the prediction of surface roughness in the hard turning based on cutting parameters and tool vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Hessainia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Belbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Enrico D Eramo</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.06.047⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.1671 - 1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2012.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938561v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On different fe-based models to simulate cutting operation of titanium alloy (ti-6al-4v)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the modelling of an aluminium alloy milling: 3d fem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19, pp.349-357</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 19, pp.588-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.5.5538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938377v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite element modeling of rough to finish down-cut milling of an aluminum alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Metallurgical aspects of material behaviour in cutting of aisi 1045</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405412462811⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.2085-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938577v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative assessment of wiper and conventional ceramic tools on surface roughness in hard turning aisi 4140 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Elbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.3041 - 3056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2013.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ijaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 228 (3), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938372v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turning modeling and simulation of an aerospace grade aluminum alloy using two-dimensional and three-dimensional finite element method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turning roughness model based on tool-nose displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessainia Zahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kribes Nabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ouelaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954405413501809⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.19.1.3612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710326v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of surface roughness and cutting force components in hard turning with cbn tool: prediction model and cutting conditions optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45, pp.344-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2011.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.136-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00966329v1</w:t>
+                <w:t xml:space="preserve">hal-00938325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of residual stress induced by machining process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Elaboration of analytical thermo-mechanical cutting model matched by numerical and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.046849⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.705-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.18.6.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938325v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of numerical simulations to improve a new analytical chip formation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (06), pp.405-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and analytical modelling of ploughing and elastic phenomena during machining processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.185-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2012.049064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface roughness and cutting forces modeling for optimization of machining condition in finish hard turning of aisi 52100 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Walid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.4105-4114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-012-0885-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting simulation capabilities based on crystal plasticity theory and discrete cohesive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 212, pp.936-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12206-011-0807-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0986-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00581097v1</w:t>
+                <w:t xml:space="preserve">hal-00629451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of hard turning of X38CrMoV5-1 steel with CBN tool: Machining parameters effects on flank wear and surface roughness†</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FE-model for Titanium alloy (Ti-6Al-4V) cutting based on the identification of limiting shear stress at tool-chip interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12206-011-0807-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0986-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00629451v1</w:t>
+                <w:t xml:space="preserve">hal-00581097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Model of Chip Formation in Case of Orthogonal Cutting Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 223, pp.101-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sadhana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.850-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581074v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip formation in orthogonal cutting considering interface limiting shear stress and damage evolution based on fracture energy approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of response surface methodology for determining cutting force model in turning hardened AISI H11 hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yadong Gong</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.016⟩</w:t>
+              <w:t xml:space="preserve">Sadhana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12046-011-0007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629449v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement en cisaillement de materiaux composites carbone/pps et carbone/peek sous haute temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Saouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une demarche de caracterisation des performances d usinage d un acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico D Eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.369-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (1), pp.97-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629454v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Thermal Issues on the Modelling of Tool-Workpiece Interaction: Application to Dry Cutting of AISI 1045 Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 223, pp.286-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Methodologies inside Two Different Commercial Codes to Simulate the Cutting Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Umbrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Rizzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 223, pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.223.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581081v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.215-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711586v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aouici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (86), pp.71-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00505131v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tool vibration effects during down-cut peripheral milling process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of aisi 1045 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.439-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0801-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581093v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machinability investigation in hard turning of AISI H11 hot work steel with CBN tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of surface roughness and cutting forces using response surface methodology in hard turning of AISI 52100 bearing steel with CBN tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.349-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2009.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581089v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of aisi 1045 steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0801-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 224 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951066v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of surface roughness and cutting forces using response surface methodology in hard turning of AISI 52100 bearing steel with CBN tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahiene Hamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akhtar Akhtar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouacha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Journal of Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.123-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00502239v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-element-based hybrid dynamic cutting model for aluminium alloy milling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+                <w:t xml:space="preserve">BENCHMARK STUDY OF FINITE ELEMENT MODELS FOR SIMULATING THE THERMOSTAMPING OF WOVEN-FABRIC REINFORCED COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F Rigal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09544054JEM1590⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0862-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502236v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile composite forming simulations at meso and macro scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental analyses of woven composite reinforcement forming using a hypoelastic behaviour. Application to the double dome benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">M.A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 210, pp. 378-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581092v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and performance analyses of CBN insert in hard turning of cold work tool steel (D3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.471-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10910344.2010.533621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoelastic, hyperelastic, discrete and semi-discrete approaches for textile composite reinforcement forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.1229-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0664-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL FORMING ANALYSIS OF WOVEN COMPOSITES WITH DOUBLE DOME BENCHMARK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Boisse</w:t>
+                <w:t xml:space="preserve">A Smart Machining Systems application to reduce the machining costs within a multi-process production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (5-6), pp.505-515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0549-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04711830v1</w:t>
+                <w:t xml:space="preserve">hal-00504158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness model in turning hardened hot work steel using mixed ceramic tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+                <w:t xml:space="preserve">NUMERICAL AND EXPERIMENTAL FORMING ANALYSIS OF WOVEN COMPOSITES WITH DOUBLE DOME BENCHMARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0549-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938579v1</w:t>
+                <w:t xml:space="preserve">hal-04711830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite element based hybrid dynamic cutting model for an aluminium alloy milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers. Part B, Management and Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 224, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Machining Systems application to reduce the machining costs within a multi-process production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surface roughness model in turning hardened hot work steel using mixed ceramic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Manufacturing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (5-6), pp.505-515</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504158v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (A2024-T351): a numerical and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (1), pp.499-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-008-0150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of dry cutting for an aeronautic aluminium alloy (A2024-T351)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (11), pp.1187-1197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2008.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preforming simulation of the reinforcements of woven composites: continuous approach within a commercial code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (S1), pp.879-882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-008-0236-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draping of textile composite reinforcements: Continuous and discrete approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Aimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced composites letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.125-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution to a qualitative understanding of thermo-mechanical effects during chip formation in hard turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 176 (1-3), pp.214-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2006.03.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of chip formation during straight turning of hardened AISI 4340 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boulanouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part B: Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 219 (7), pp.515-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/095440505X32445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et expérimentation du décapage par jet d'eau haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadour Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.11-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2004003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of high-speed air-water jet flow in an abrasive water jet mixing tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of high-speed air-water jet flow in an abrasive water jet mixing tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafiz Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement vibratoire du fraisage latéral de finition des pièces à parois minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapujolade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadour Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (4), pp.403-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.1247-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stripping process modelling: interaction between a moving waterjet and coated target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadour Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (11), pp.1247-1258. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0890-6955(02)00052-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical simulation and experimental study of the interaction between a pure high-velocity waterjet and targets : contribution to investigate the decoating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.260-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9576,4020 +9609,4020 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique de l'emboutissage d'un renfort tissé sec : Sensibilité de l'angle de cisaillement aux paramètres du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Aridhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makrem Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Naouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Lagrangian Model of Broaching to Study Cutting Forces, Temperatures and Chip Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON NUMERICAL STRATEGY FOR TOOL WEAR MODELLING DURING AISI 4140 CUTTING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods in Manufacturing Processes, ICOMP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of material removal process in the case of orthogonal cutting and worn tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle procédure pour l'augmentation du temps d'usinage simulé en coupe orthogonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Procedure to Increase the Orthogonal Cutting Machining Time Simulated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Guediche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Conference on Modelling and Machining Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Karlsruhe, Germany. pp.299 - 303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bensouilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a physical FE modelling of a dry cutting operation: influence of dynamic recrystallization when machining AISI 1045</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH CIRP CONFERENCE ON MODELING OF MACHINING OPERATIONS (CIRP CMMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, SARA BURGERHARTSTRAAT 25, PO BOX 211, 1000 AE AMSTERDAM, Netherlands. pp.516-521, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2013.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des perturbations thermiques induites par des hétérogénéités de contact à l'interface outil-copeau en usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of numerical simulations to improve analytical chip formation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model of removal material in the case of cutting and abrasion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYTICAL MODEL FOR CHIP FORMATION IN CASE OF ORTHOGONAL MACHINING PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinando Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ADVANCES IN MATERIALS AND PROCESSING TECHNOLOGIES, PTS ONE AND TWO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. pp.1621+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification conditions of a constitutive model in machining of AISI 1045 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, BRESCIA, Italy. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better definition of the mechanical and thermal interface behaviour in dry cutting simulation of AISI 1045 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. d'Eramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of limiting shear stress at tool-chip interface - Towards an improved FEmodel of Titanium alloy (Ti-6Al-4V) cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.D. Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FE-approach on the influence of material strengthening factors on size effect during macro-to-micro scale millingl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International conference on Tribology in Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nice, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite reinforcement forming simulation: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Aurangzeb Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gatouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vidal-Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Edimburg, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Nelias</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCDC.2008.4598264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04712439v1</w:t>
+                <w:t xml:space="preserve">hal-00506210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la morphologie du copeau durant le fraisage dun alliage daluminium aéronautique (A2024-T351)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Study of the Effects of Friction Coefficient on Chip Formation Based on Hard Turning Thermo-mechanical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nelias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Session MANUFACTURING 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chinese Control and Decision Conference, CCDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yantai, China. pp.4925+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCDC.2008.4598264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506210v1</w:t>
+                <w:t xml:space="preserve">hal-04712439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental approach for an aluminium alloy micro-milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conferance on innovative cutting processes and smart machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506209v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle elements finis pour simuler le fraisage d'un alliage d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes ASSISES Machines et Usinage à Grande Vitesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental approach for an aluminium alloy micro-milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">2nd international conferance on innovative cutting processes and smart machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506211v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of one-layer and multi-layer composite forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahiene Hamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10TH ESAFORM CONFERENCE ON MATERIAL FORMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental understanding of the segmented chip genesis for smart machining, a contribution in hard material turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French AIP PRIMECA Network; Inter Inst Product Workshops; Pole Resources Informat Mecan; Comp Resource Pole Mech, May 2006, Grenoble, France. pp.443-459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6761-7_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dynamique de la formation du copeau Contribution : un modèle de simulation numérique pour le fraisage des alliages daluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème coll. Nat. AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre du logiciel ESPRIT au pôle AIP-PRIMECA RAO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fundamental understanding of the segmented chip genesisfor smart machining, a contribution in hard material turning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Toumine</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PRIMECA, La chaîne numérique de la CFAO à la fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Interg. Design and Manuf. Mech. Eng, (IDMME06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432824v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental understanding of the segmented chip genesisfor smart machining, a contribution in hard material turning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mise en oeuvre du logiciel ESPRIT au pôle AIP-PRIMECA RAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valisolalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Interg. Design and Manuf. Mech. Eng, (IDMME06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">Journées PRIMECA, La chaîne numérique de la CFAO à la fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506925v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some thermo-mechanical effects during chip genesis in hard turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Int. Conf. on High Speed Machining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets thermécaniques lors de la simulation de la formation d'un copeau en TD et en UGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème PPF Simulation numérique des conséquences métallurgiques et mécaniques induites par les procédés mettant en jeu des hautes températures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, St. GALMIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of serrated chip formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Esaform Conference on Material Forming ESAFORM 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Norvège</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serrated-chip formation prediction : Modelling method and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Intergrated Design and Manufacture in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation temporelle du comportement dynamique des plaques minces en fraisage latéral de finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Assises Machines et Usinage Grande Vitesse ENSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la plage des vitesses de coupe. Extension de l'activité du COM (Couple Outil Matière) avec le système POM (Pièce Outil Machine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Maîtrise des Systèmes Complexes, AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Difficulties in the Flow Front Treatment in Fixed Mesh Simulations of Composites Forming Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ramón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Krakow, Poland. pp.295-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement dynamique en fraisage latéral de finition des plaques minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapujoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème PPF (Programme Pluri-Formations) sur la Maïtrise Globale du Procédé d'Enlèvement de Matière et des Techniques Associées. CER-ENSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and numerical modeling of H.P. pure waterjet impingement in the aeronautical decoating process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Conf. On Surface Treatments in the Aeronautical and Aerospace Industries, SURFAIR2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of high velocity pure waterjet impingement on coated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Int. Conf. On Jetting Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId363"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13657,51 +13690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22EC12BD"/>
+    <w:nsid w:val="5DBD1295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13888,51 +13921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarek-mabrouki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BKZwXZgAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-6208-2013" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028042v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughdiri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Giasin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faycal Ameur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116458" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405420911262" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Aridhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makrem Arfaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.02.047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.10.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem Awan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-015-0386-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Outeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guediche Mayssa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.096" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Boulanouar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405414526385" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Courbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rech" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2013.10.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J0M43VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01442873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Zhuang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Muthu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.03.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4D6J5CT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2014.064934" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ijaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saleem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014045" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Umbrello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzuti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.3.4656" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.99" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico D Eramo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.06.047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R10W98VZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nelias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938577v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif A Memon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Mushtaq A. Shah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Khan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405412462811" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.04.029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHCT7FMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938612v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Hessainia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belbah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2012.12.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTJ4XS7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.5.5538" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2085" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2013.06.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR0NV892-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ijaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Saleem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954405413501809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938372v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessainia Zahia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kribes Nabil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ouelaa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.19.1.3612" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938386v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2011.11.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVWRCQP7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938325v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Salvatore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.046849" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966329v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.18.6.3161" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950619v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2012.049064" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Azizi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-012-0885-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GVPGCL31-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.12.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S0J3R6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629451v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Fnides" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12206-011-0807-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TWSQTTZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0986-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Hamdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HDZ4H9W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581074v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fnides" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Yallese" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12046-011-0007-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9PXB0LL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-THL516DH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico d'Eramo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.286" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Umbrello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Rizzuti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.223.162" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581089v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aouici" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0801-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouacha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2009.11.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRDNFCZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502236v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rigal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544054JEM1590" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahiene Hamila" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akhtar Akhtar Khan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gatouillat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Salle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sargent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sherwood" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0862-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505131v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Khan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7N7RL6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581087v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchelaghem" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Amirat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2010.533621" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502248v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Aimene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dridi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0664-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Khan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0549-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485505v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Rigal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0150-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aurangzeb Khan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0236-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380764v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helenon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938632v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2006.03.159" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF9LJ2R8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belhadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulanouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32445" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NMKFKWQT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021161v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Osman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138087v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Osman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buisine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buisine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021146v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapujolade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raissi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021142v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadour Raissi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0890-6955(02)00052-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450330v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465447v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Naouar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708240v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963478" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416301v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Guediche" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mabrouki" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Donnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514291v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mazuyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.06.143" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440628v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592695v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504176v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvatore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504167v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504197v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. d'Eramo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504174v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504170v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464204v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506210v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712439v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qiu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCDC.2008.4598264" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506219v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506209v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hignette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506645v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381272v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6761-7_30" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3H3J9QW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506925v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432824v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valisolalo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Clavier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toumine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429968v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deshayes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507353v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapujoulade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507910v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ram&#243;n" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508092v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508196v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508195v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>