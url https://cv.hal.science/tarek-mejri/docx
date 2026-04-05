--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -133,728 +133,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do investments in CSR activities enhance financial performance for politically connected firms? Evidence from France</w:t>
+                <w:t xml:space="preserve">The role of digitalization and knowledge sharing on the performance of french companies: exploring the mediating role of corporate social responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Sbai</w:t>
+                <w:t xml:space="preserve">Karima Saci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°224 (1), pp.85-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2025-0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vse.224.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395353v1</w:t>
+                <w:t xml:space="preserve">hal-05202475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of digitalization and knowledge sharing on the performance of french companies: exploring the mediating role of corporate social responsibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do investments in CSR activities enhance financial performance for politically connected firms? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Saci</w:t>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°224 (1), pp.85-115. </w:t>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.224.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2025-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202475v1</w:t>
+                <w:t xml:space="preserve">hal-05395353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association ou dissociation de la direction et du contrôle et performance des sociétés françaises cotées à structure moniste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Earnings Management? The moderating role of firms’ political connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1ère Journée de recherche FCS - Gouvernance (Numéro Spécial 15), pp.1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1276l⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13iei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760711v1</w:t>
+                <w:t xml:space="preserve">hal-05039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Earnings Management? The moderating role of firms’ political connections</w:t>
+                <w:t xml:space="preserve">CSR practices, entrepreneurial orientation, and financial performance: the case of tunisian companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inès Kahloul</w:t>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13iei⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (4), pp.138-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.039.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039893v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSR practices, entrepreneurial orientation, and financial performance: the case of tunisian companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (4), pp.138-155. </w:t>
+              <w:t xml:space="preserve">Journal of High Technology Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.100494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.039.0138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hitech.2024.100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039933v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association ou dissociation de la direction et du contrôle et performance des sociétés françaises cotées à structure moniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Mnasri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Technology Management Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1ère Journée de recherche FCS - Gouvernance (Numéro Spécial 15), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1276l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hitech.2024.100494⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604268v1</w:t>
+                <w:t xml:space="preserve">hal-04760711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de contrôle de gestion favorisent-ils l’innovation ambidextre ? Le rôle modérateur du style de leadership</w:t>
               </w:r>
@@ -866,64 +866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Berraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Chaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (Special Issue, Communautés, écosystèmes et innovation), pp.206-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,64 +957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des résultats, seuils comptables et gouvernance d’entreprise : le cas des sociétés françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Haloua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,222 +1055,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pertinence de l’information comptable en juste valeur dans le contexte de la crise financière : le cas de l’industrie bancaire européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Earnings management to exceed thresholds in continental and Anglo-Saxon accounting models: the British and French cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Halaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.233.0029⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (Part A), pp.513 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677697v1</w:t>
+                <w:t xml:space="preserve">hal-04292573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earnings management to exceed thresholds in continental and Anglo-Saxon accounting models: the British and French cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La pertinence de l’information comptable en juste valeur dans le contexte de la crise financière : le cas de l’industrie bancaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (Part A), pp.513 - 529. </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.29-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2016.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.233.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292573v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1282,696 +1282,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization, entrepreneurial orientation, analytical skills and performance: evidence from France</w:t>
+                <w:t xml:space="preserve">Unraveling performance dynamics through data-driven exploration of digitalization, innovation and analytical skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion. "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">EURAM 2024 - European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040090v1</w:t>
+                <w:t xml:space="preserve">hal-05039975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
+                <w:t xml:space="preserve">Gender diversity in GCC audit committees and financial reporting quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSBF-2024 : Vietnam Symposium in Banking and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVSE Global, the Banking Academy of Vietnam; International Society for the Advancement of Financial Economics (ISAFE), Oct 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">45e congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039996v1</w:t>
+                <w:t xml:space="preserve">hal-05040045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corporate Social Responsibility and performance: case of family firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association (AAA) 2024 Joint Meeting of the Diversity and Teaching, Learning and Curriculum Sections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Accounting Association, Oct 2024, St. Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion : "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039982v1</w:t>
+                <w:t xml:space="preserve">hal-05040094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing analytical skills: exploring the dynamics nexus of knowledge sharing, digitalization and innovation in French corporate landscape with a focus on the mediating influence of innovation and digitalization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFKAD 2024 - 19th International Forum on Knowledge Assets Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Art for Business Institute, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">American Accounting Association (AAA) 2024 Joint Meeting of the Diversity and Teaching, Learning and Curriculum Sections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Accounting Association, Oct 2024, St. Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039962v1</w:t>
+                <w:t xml:space="preserve">hal-05039982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender diversity in GCC audit committees and financial reporting quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Baaklini</w:t>
+                <w:t xml:space="preserve">Digitalization, entrepreneurial orientation, analytical skills and performance: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès de l'AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion. "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040045v1</w:t>
+                <w:t xml:space="preserve">hal-05040090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility and performance: case of family firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unleashing analytical skills: exploring the dynamics nexus of knowledge sharing, digitalization and innovation in French corporate landscape with a focus on the mediating influence of innovation and digitalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion : "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IFKAD 2024 - 19th International Forum on Knowledge Assets Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Art for Business Institute, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040094v1</w:t>
+                <w:t xml:space="preserve">hal-05039962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling performance dynamics through data-driven exploration of digitalization, innovation and analytical skills</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2024 - European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">VSBF-2024 : Vietnam Symposium in Banking and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVSE Global, the Banking Academy of Vietnam; International Society for the Advancement of Financial Economics (ISAFE), Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039975v1</w:t>
+                <w:t xml:space="preserve">hal-05039996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social responsibility and financial performance of family-owned and eponymous companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1996,90 +1996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility, financial performance and political connection: French evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2104,90 +2104,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate sustainability and firm financial performance: case of french listed companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2024 - 23ème Conférence Internationale de Gouvernance : "Gouvernance d’entreprise et enjeux géopolitiques et environnementaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lille; Université de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2238,64 +2238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2024 : 23ème Conférence Internationale de Gouvernance. "Gouvernance d’entreprise et enjeux géopolitiques et environnementaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lille; Université de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,77 +2320,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social responsibility and financial performance of family-owned and eponymous companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de recherche Finance Contrôle Stratégie - "L’environnement sous le prisme de la finance, du contrôle et de la stratégie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Finance Contrôle Stratégie; IAE Clermont-Auvergne, Aug 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,64 +2428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing, digitalization, innovation, nd analytical skills In french companies with a focus on the mediating influence of innovation and digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFKAD 2024 : 19th International Forum on Knowledge Assets Dynamics. "Translating knowledge into innovation dynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. pp.1496-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2510,77 +2510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility, proactiveness, and firm performance: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2605,77 +2605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of absorptive capacity and its dimensions in the relationship CSR - performance: case of french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Gouddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2700,77 +2700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility, innovation and firm performance: case of french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Gouddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENIG 2024 - 6ème Conférence Entrepreneuriat, Innovation &amp; Gouvernance : "Entrepreneuriat et Innovation à impact : vers une gouvernance adaptative des écosystèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2789,2182 +2789,2182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is earnings quality associated with Corporate Social Responsibility? The case of French firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The roles of digitalization and knowledge sharing in French company’s performance: the mediating role of CSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Saci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IFKAD 2023 : 18th edition of the International Forum on Knowledge Asset Dynamics. "Managing Knowledge for Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Forum on Knowledge Asset Dynamics (IFKAD), Jun 2023, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281424v1</w:t>
+                <w:t xml:space="preserve">hal-04281399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Association ou séparation de la direction et du contrôle et performance des sociétés cotées françaises à structure moniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche FCS (Finance Contrôle Stratégie). "La gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282529v1</w:t>
+                <w:t xml:space="preserve">hal-04282503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of CSR in the Relationship Digitalization‐Performance: case of French companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de l'Association francophone de comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de comptabilité (AFC), May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281407v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association ou séparation de la direction et du contrôle et performance des sociétés cotées françaises à structure moniste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The mediating role of entrepreneurial orientation and its dimensions in the Relationship CSR-Performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche FCS (Finance Contrôle Stratégie). "La gouvernance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282503v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of digitalization and knowledge sharing in French company’s performance: the mediating role of CSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corporate Social Responsability and firm financial performance : the mediating role of political connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Saci</w:t>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFKAD 2023 : 18th edition of the International Forum on Knowledge Asset Dynamics. "Managing Knowledge for Sustainability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Forum on Knowledge Asset Dynamics (IFKAD), Jun 2023, Matera, Italy</w:t>
+              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281399v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Real Earnings Management? The moderating role of firms’ political connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281416v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of entrepreneurial orientation and its dimensions in the Relationship CSR-Performance: case of French companies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pratique RSE, orientation entrepreneuriale et performance : cas des entreprises tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281413v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsability and firm financial performance : the mediating role of political connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance of Moroccan banks: an analysis of boards characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meghouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281418v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique RSE, orientation entrepreneuriale et performance : cas des entreprises tunisiennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is earnings quality associated with Corporate Social Responsibility? The case of French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281421v1</w:t>
+                <w:t xml:space="preserve">hal-04281424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Real Earnings Management? The moderating role of firms’ political connections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mediating role of CSR in the Relationship Digitalization‐Performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Kahloul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">44ème congrès de l'Association francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de comptabilité (AFC), May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281403v1</w:t>
+                <w:t xml:space="preserve">hal-04281407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of Moroccan banks: an analysis of boards characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Meghouar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asma Houcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281410v1</w:t>
+                <w:t xml:space="preserve">hal-04282529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle médiateur de la digitalisation dans la relation Orientation Entrenreneuriale-Performance : le cas des PME françaises</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle médiateur de l’orientation entrepreneuriale dans la relation digitalisation-résilience organisationnelle : cas des entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME 2022 : 16ème Congrès International Francophone en Entrepreneuriat et PME. "Vers une performance globale et durable des PME"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ENIG 2022 : 4th edition of Entrepreneurship, Innovation, Governance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840207v1</w:t>
+                <w:t xml:space="preserve">hal-03665131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle médiateur de l’orientation entrepreneuriale dans la relation digitalisation-résilience organisationnelle : cas des entreprises françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Houcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIG 2022 : 4th edition of Entrepreneurship, Innovation, Governance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">CIG 2022 : 21ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665131v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rôle modérateur de la RSE dans la relation Orientation entrepreneuriale-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2022 : 21ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10ème édition de l’Africa Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa Business and Entrepreneurship Research Society (ABERS); Institut panafricain de la gouvernance économique et financière (IPAGEF); CEDIMES Institute (États-Unis), May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840202v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de la RSE dans la relation Orientation entrepreneuriale-performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intention de se spécialiser en RH : le cas des étudiants en Bachelor Universitaire de Technologie BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition de l’Africa Business Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Africa Business and Entrepreneurship Research Society (ABERS); Institut panafricain de la gouvernance économique et financière (IPAGEF); CEDIMES Institute (États-Unis), May 2022, Laval, Canada</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840210v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention de se spécialiser en RH : le cas des étudiants en Bachelor Universitaire de Technologie BUT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Roles of digitalization and knowledge sharing in organizational resilience modeling during the Covid-19 pandemic: evidence from French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">IFKAD 2022 : 17th edition of the International Forum on Knowledge Asset Dynamics. "Knowledge Drivers for Resilience and Transformation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840203v1</w:t>
+                <w:t xml:space="preserve">hal-03840201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of digitalization and knowledge sharing in organizational resilience modeling during the Covid-19 pandemic: evidence from French companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Le rôle médiateur de la digitalisation dans la relation Orientation Entrenreneuriale-Performance : le cas des PME françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFKAD 2022 : 17th edition of the International Forum on Knowledge Asset Dynamics. "Knowledge Drivers for Resilience and Transformation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">CIFEPME 2022 : 16ème Congrès International Francophone en Entrepreneuriat et PME. "Vers une performance globale et durable des PME"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840201v1</w:t>
+                <w:t xml:space="preserve">hal-03840207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the determinants of bank interest margin and profitability in the Tunisian context?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of transactional and transformational leadership styles on innovation: knowledge sharing as mediator and gender as moderator : case of French knowledge-intensive firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Berraies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Houaneb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Belgacem Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Zine EL Abidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée d’Etude Africaine en Comptabilité et Contrôle (JEACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny d’Abidjan (UFHB); Université Jean Lorougnon-Guédé de Daloa (UJLOG); Association Francophone de Comptabilité (AFC), Dec 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">ICABLE 2019 : International Conference on Arts, Business, Law and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840227v1</w:t>
+                <w:t xml:space="preserve">hal-03840232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transactional and transformational leadership styles on innovation: knowledge sharing as mediator and gender as moderator : case of French knowledge-intensive firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séduis-moi si tu peux ! Intégration de la RSE dans le marketing RH : la génération Y à l'ère du digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Berraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABLE 2019 : International Conference on Arts, Business, Law and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840232v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séduis-moi si tu peux ! Intégration de la RSE dans le marketing RH : la génération Y à l'ère du digital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Ben Yahia</w:t>
+                <w:t xml:space="preserve">Cross Listing et Responsabilité sociale des entreprises innovantes : cas du G8 et les pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rached Chtioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
+                <w:t xml:space="preserve">Ratiba Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Houaneb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840237v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Listing et Responsabilité sociale des entreprises innovantes : cas du G8 et les pays émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What are the determinants of bank interest margin and profitability in the Tunisian context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Houaneb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amira Houaneb</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Journée d’Etude Africaine en Comptabilité et Contrôle (JEACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny d’Abidjan (UFHB); Université Jean Lorougnon-Guédé de Daloa (UJLOG); Association Francophone de Comptabilité (AFC), Dec 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840241v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does auditor quality affect firms' investment decisions in MENA countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Houcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical &amp; Alternative Approches in Governance (CAAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Garrouch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mejri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2025-0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ben Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bellouma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N60DB9GZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kahloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.039.0138" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mnasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Lazhar Ayed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hitech.2024.100494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Berraies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Chaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088146ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01982320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Haloua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01677697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Halaoua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2016.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baaklini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boumediene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djebbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Gouddi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Houcine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281416v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meghouar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Houaneb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bchini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Zine EL Abidine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Yahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Chtioui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zainine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mejri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Garrouch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2025-0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kahloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.039.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mnasri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Lazhar Ayed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hitech.2024.100494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bellouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N60DB9GZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Berraies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Chaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088146ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01982320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Haloua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Halaoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2016.09.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01677697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baaklini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boumediene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djebbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Gouddi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meghouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Houcine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Zine EL Abidine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Yahia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Chtioui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zainine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Houaneb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>