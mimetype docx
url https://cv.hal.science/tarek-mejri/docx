--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -133,728 +133,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of digitalization and knowledge sharing on the performance of french companies: exploring the mediating role of corporate social responsibility</w:t>
+                <w:t xml:space="preserve">Do investments in CSR activities enhance financial performance for politically connected firms? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Saci</w:t>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n°224 (1), pp.85-115. </w:t>
+              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.224.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2025-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202475v1</w:t>
+                <w:t xml:space="preserve">hal-05395353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do investments in CSR activities enhance financial performance for politically connected firms? Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of digitalization and knowledge sharing on the performance of french companies: exploring the mediating role of corporate social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Sbai</w:t>
+                <w:t xml:space="preserve">Karima Saci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accounting and Organizational Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°224 (1), pp.85-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JAOC-03-2025-0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vse.224.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395353v1</w:t>
+                <w:t xml:space="preserve">hal-05202475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Earnings Management? The moderating role of firms’ political connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+                <w:t xml:space="preserve">Association ou dissociation de la direction et du contrôle et performance des sociétés françaises cotées à structure moniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Kahloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13iei⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 1ère Journée de recherche FCS - Gouvernance (Numéro Spécial 15), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1276l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039893v1</w:t>
+                <w:t xml:space="preserve">hal-04760711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR practices, entrepreneurial orientation, and financial performance: the case of tunisian companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (4), pp.138-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mss.039.0138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Earnings Management? The moderating role of firms’ political connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Technology Management Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (1), pp.100494. </w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hitech.2024.100494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13iei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604268v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association ou dissociation de la direction et du contrôle et performance des sociétés françaises cotées à structure moniste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1276l⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Technology Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.100494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hitech.2024.100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760711v1</w:t>
+                <w:t xml:space="preserve">hal-04604268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de contrôle de gestion favorisent-ils l’innovation ambidextre ? Le rôle modérateur du style de leadership</w:t>
               </w:r>
@@ -866,64 +866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Berraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Chaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (Special Issue, Communautés, écosystèmes et innovation), pp.206-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -957,64 +957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des résultats, seuils comptables et gouvernance d’entreprise : le cas des sociétés françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Haloua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,3562 +1055,3561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earnings management to exceed thresholds in continental and Anglo-Saxon accounting models: the British and French cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La pertinence de l’information comptable en juste valeur dans le contexte de la crise financière : le cas de l’industrie bancaire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.29-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.233.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292573v1</w:t>
+                <w:t xml:space="preserve">hal-01677697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pertinence de l’information comptable en juste valeur dans le contexte de la crise financière : le cas de l’industrie bancaire européenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Earnings management to exceed thresholds in continental and Anglo-Saxon accounting models: the British and French cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Halaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (3), pp.29-62. </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (Part A), pp.513 - 529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.233.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677697v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling performance dynamics through data-driven exploration of digitalization, innovation and analytical skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+                <w:t xml:space="preserve">Corporate Social Responsibility, financial performance and political connection: French evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2024 - European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039975v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender diversity in GCC audit committees and financial reporting quality</w:t>
+                <w:t xml:space="preserve">Unraveling performance dynamics through data-driven exploration of digitalization, innovation and analytical skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Baaklini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès de l'AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">EURAM 2024 - European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bath School of Management, Jun 2024, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040045v1</w:t>
+                <w:t xml:space="preserve">hal-05039975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility and performance: case of family firms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gender diversity in GCC audit committees and financial reporting quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion : "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">45e congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040094v1</w:t>
+                <w:t xml:space="preserve">hal-05040045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corporate Social Responsibility and performance: case of family firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Accounting Association (AAA) 2024 Joint Meeting of the Diversity and Teaching, Learning and Curriculum Sections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Accounting Association, Oct 2024, St. Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion : "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039982v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization, entrepreneurial orientation, analytical skills and performance: evidence from France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social responsibility and financial performance of family-owned and eponymous companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion. "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040090v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing analytical skills: exploring the dynamics nexus of knowledge sharing, digitalization and innovation in French corporate landscape with a focus on the mediating influence of innovation and digitalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalization, entrepreneurial orientation, analytical skills and performance: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFKAD 2024 - 19th International Forum on Knowledge Assets Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Art for Business Institute, Jun 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3ème Colloque International en Économie et Gestion. "Les mutations des systèmes financiers face aux défis environnementaux et technologiques : application aux pays en voie de développement et émergents"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnement de l’Entreprise (ENVIE), Faculté des Sciences Économiques et de Gestion de Nabeul; Laboratoire d’Économie d’Orléans (LEO), Université d’Orléans, Apr 2024, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039962v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baaklini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSBF-2024 : Vietnam Symposium in Banking and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVSE Global, the Banking Academy of Vietnam; International Society for the Advancement of Financial Economics (ISAFE), Oct 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">American Accounting Association (AAA) 2024 Joint Meeting of the Diversity and Teaching, Learning and Curriculum Sections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Accounting Association, Oct 2024, St. Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039996v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social responsibility and financial performance of family-owned and eponymous companies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The impact of gender-diverse audit committees on risk management effectiveness in GCC firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baaklini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VSBF-2024 : Vietnam Symposium in Banking and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVSE Global, the Banking Academy of Vietnam; International Society for the Advancement of Financial Economics (ISAFE), Oct 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040101v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsibility, financial performance and political connection: French evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unleashing analytical skills: exploring the dynamics nexus of knowledge sharing, digitalization and innovation in French corporate landscape with a focus on the mediating influence of innovation and digitalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IFKAD 2024 - 19th International Forum on Knowledge Assets Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Art for Business Institute, Jun 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040112v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate sustainability and firm financial performance: case of french listed companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2024 - 23ème Conférence Internationale de Gouvernance : "Gouvernance d’entreprise et enjeux géopolitiques et environnementaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lille; Université de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital humain, connexion politique et performance environnementale : le rôle modérateur de la diversité de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Boumediene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 2024 : 23ème Conférence Internationale de Gouvernance. "Gouvernance d’entreprise et enjeux géopolitiques et environnementaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Lille; Université de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social responsibility and financial performance of family-owned and eponymous companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de recherche Finance Contrôle Stratégie - "L’environnement sous le prisme de la finance, du contrôle et de la stratégie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Finance Contrôle Stratégie; IAE Clermont-Auvergne, Aug 2024, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing, digitalization, innovation, nd analytical skills In french companies with a focus on the mediating influence of innovation and digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFKAD 2024 : 19th International Forum on Knowledge Assets Dynamics. "Translating knowledge into innovation dynamics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Madrid, Spain. pp.1496-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility, proactiveness, and firm performance: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of absorptive capacity and its dimensions in the relationship CSR - performance: case of french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Gouddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2024 : 20ème Congrès de l'ADERSE. "RSE et coopération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Bordeaux, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Social Responsibility, innovation and firm performance: case of french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Gouddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENIG 2024 - 6ème Conférence Entrepreneuriat, Innovation &amp; Gouvernance : "Entrepreneuriat et Innovation à impact : vers une gouvernance adaptative des écosystèmes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of digitalization and knowledge sharing in French company’s performance: the mediating role of CSR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Is earnings quality associated with Corporate Social Responsibility? The case of French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karima Saci</w:t>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFKAD 2023 : 18th edition of the International Forum on Knowledge Asset Dynamics. "Managing Knowledge for Sustainability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Forum on Knowledge Asset Dynamics (IFKAD), Jun 2023, Matera, Italy</w:t>
+              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281399v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association ou séparation de la direction et du contrôle et performance des sociétés cotées françaises à structure moniste</w:t>
+                <w:t xml:space="preserve">The mediating role of CSR in the Relationship Digitalization‐Performance: case of French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bellouma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche FCS (Finance Contrôle Stratégie). "La gouvernance"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">44ème congrès de l'Association francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de comptabilité (AFC), May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Houcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281416v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of entrepreneurial orientation and its dimensions in the Relationship CSR-Performance: case of French companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The mediating role of innovation performance and CSR in the relationship digitalization-performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281413v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate Social Responsability and firm financial performance : the mediating role of political connection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The mediating role of entrepreneurial orientation and its dimensions in the Relationship CSR-Performance: case of French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Mnasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281418v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Real Earnings Management? The moderating role of firms’ political connections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The roles of digitalization and knowledge sharing in French company’s performance: the mediating role of CSR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Saci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">IFKAD 2023 : 18th edition of the International Forum on Knowledge Asset Dynamics. "Managing Knowledge for Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Forum on Knowledge Asset Dynamics (IFKAD), Jun 2023, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281403v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique RSE, orientation entrepreneuriale et performance : cas des entreprises tunisiennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Association ou séparation de la direction et du contrôle et performance des sociétés cotées françaises à structure moniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hela Garrouch</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche FCS (Finance Contrôle Stratégie). "La gouvernance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281421v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of Moroccan banks: an analysis of boards characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Corporate Social Responsability and firm financial performance : the mediating role of political connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Sbai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281410v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is earnings quality associated with Corporate Social Responsibility? The case of French firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratique RSE, orientation entrepreneuriale et performance : cas des entreprises tunisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Mejri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2023 : 19ème Congrès de l'ADERSE. "Mettre en œuvre et évaluer les démarches responsables"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281424v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mediating role of CSR in the Relationship Digitalization‐Performance: case of French companies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Governance of Moroccan banks: an analysis of boards characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Meghouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de l'Association francophone de comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de comptabilité (AFC), May 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281407v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Does Corporate Social Responsibility foster Real Earnings Management? The moderating role of firms’ political connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Kahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2023 : 4th Financial Economics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDC Paris Business School; ESSCA School of Management; CY Cergy Paris University; Athens University of Economics and Business, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CIG 2023 : 22ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle médiateur de l’orientation entrepreneuriale dans la relation digitalisation-résilience organisationnelle : cas des entreprises françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle médiateur de la digitalisation dans la relation Orientation Entrenreneuriale-Performance : le cas des PME françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIG 2022 : 4th edition of Entrepreneurship, Innovation, Governance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">CIFEPME 2022 : 16ème Congrès International Francophone en Entrepreneuriat et PME. "Vers une performance globale et durable des PME"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665131v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le rôle médiateur de l’orientation entrepreneuriale dans la relation digitalisation-résilience organisationnelle : cas des entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIG 2022 : 21ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ENIG 2022 : 4th edition of Entrepreneurship, Innovation, Governance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840202v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle modérateur de la RSE dans la relation Orientation entrepreneuriale-performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Corporate governance, political connections and Real Earnings Management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Houcine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition de l’Africa Business Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Africa Business and Entrepreneurship Research Society (ABERS); Institut panafricain de la gouvernance économique et financière (IPAGEF); CEDIMES Institute (États-Unis), May 2022, Laval, Canada</w:t>
+              <w:t xml:space="preserve">CIG 2022 : 21ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance (AAIG), May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840210v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention de se spécialiser en RH : le cas des étudiants en Bachelor Universitaire de Technologie BUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of digitalization and knowledge sharing in organizational resilience modeling during the Covid-19 pandemic: evidence from French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Aribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Anis Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFKAD 2022 : 17th edition of the International Forum on Knowledge Asset Dynamics. "Knowledge Drivers for Resilience and Transformation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle médiateur de la digitalisation dans la relation Orientation Entrenreneuriale-Performance : le cas des PME françaises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Rôle modérateur de la RSE dans la relation Orientation entrepreneuriale-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Garrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFEPME 2022 : 16ème Congrès International Francophone en Entrepreneuriat et PME. "Vers une performance globale et durable des PME"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème édition de l’Africa Business Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa Business and Entrepreneurship Research Society (ABERS); Institut panafricain de la gouvernance économique et financière (IPAGEF); CEDIMES Institute (États-Unis), May 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840207v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of transactional and transformational leadership styles on innovation: knowledge sharing as mediator and gender as moderator : case of French knowledge-intensive firms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the determinants of bank interest margin and profitability in the Tunisian context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrine Zine EL Abidine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Amira Houaneb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICABLE 2019 : International Conference on Arts, Business, Law and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">4ème Journée d’Etude Africaine en Comptabilité et Contrôle (JEACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny d’Abidjan (UFHB); Université Jean Lorougnon-Guédé de Daloa (UJLOG); Association Francophone de Comptabilité (AFC), Dec 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840232v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séduis-moi si tu peux ! Intégration de la RSE dans le marketing RH : la génération Y à l'ère du digital</w:t>
               </w:r>
@@ -4635,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Berraies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4698,320 +4697,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross Listing et Responsabilité sociale des entreprises innovantes : cas du G8 et les pays émergents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of transactional and transformational leadership styles on innovation: knowledge sharing as mediator and gender as moderator : case of French knowledge-intensive firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Berraies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine Zine EL Abidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amira Houaneb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ICABLE 2019 : International Conference on Arts, Business, Law and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840241v1</w:t>
+                <w:t xml:space="preserve">hal-03840232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the determinants of bank interest margin and profitability in the Tunisian context?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Cross Listing et Responsabilité sociale des entreprises innovantes : cas du G8 et les pays émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zainine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Houaneb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Paget-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée d’Etude Africaine en Comptabilité et Contrôle (JEACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Félix Houphouët-Boigny d’Abidjan (UFHB); Université Jean Lorougnon-Guédé de Daloa (UJLOG); Association Francophone de Comptabilité (AFC), Dec 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">9ème Rencontre - Entreprise et Sacré - Propedia. "La responsabilité : médias, politique, relations, organisations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IGS; Université de Bourgogne, PROPEDIA, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840227v1</w:t>
+                <w:t xml:space="preserve">hal-03840241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does auditor quality affect firms' investment decisions in MENA countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Houcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical &amp; Alternative Approches in Governance (CAAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5158,51 +5170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mejri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Garrouch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2025-0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kahloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.039.0138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604268v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mnasri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Lazhar Ayed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hitech.2024.100494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bellouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N60DB9GZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Berraies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Chaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088146ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01982320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Haloua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Halaoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2016.09.019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01677697v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Cheikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baaklini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039996v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boumediene" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djebbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Gouddi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040059v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281399v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281413v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meghouar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Houcine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840232v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bchini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Zine EL Abidine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Yahia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Chtioui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zainine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Houaneb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Garrouch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Hamdi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mejri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sbai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAOC-03-2025-0091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ben Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Lazhar Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Saci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.224.0085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bellouma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paget-Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-N60DB9GZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.039.0138" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Kahloul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604268v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Romdhane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mnasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Lazhar Ayed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hitech.2024.100494" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Berraies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Chaher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088146ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01982320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Haloua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.2838" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01677697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Halaoua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2016.09.019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9692L4KG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Cheikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baaklini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040094v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Boumediene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Djebbi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Gouddi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Houcine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281416v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Meghouar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Aribi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840210v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Houaneb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ben Yahia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Chtioui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bchini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Zine EL Abidine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zainine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>