--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -91,587 +91,587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent spectral emissivity of microstructured silicon</w:t>
+                <w:t xml:space="preserve">Efficient Autonomous Dew Water Harvesting by Laser Micropatterning: Superhydrophilic and High Emissivity Robust Grooved Metallic Surfaces Enabling Filmwise Condensation and Radiative Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Akiki</w:t>
+                <w:t xml:space="preserve">Pablo Pou-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armande Herve</w:t>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang An</w:t>
+                <w:t xml:space="preserve">Antonio Riveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (3), pp.1703-1715. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (18), pp.2419472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-12043-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202419472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475783v1</w:t>
+                <w:t xml:space="preserve">hal-05558057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Spectral Emissivity Dynamics of Surfaces Under Water Condensation</w:t>
+                <w:t xml:space="preserve">Temperature-dependent spectral emissivity of microstructured silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+                <w:t xml:space="preserve">Elissa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M Othman</w:t>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armande Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+                <w:t xml:space="preserve">Armande Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jipeng Fei</w:t>
+                <w:t xml:space="preserve">Yang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202403316⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (3), pp.1703-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-12043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585167v1</w:t>
+                <w:t xml:space="preserve">hal-05475783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Multipass Cells for Localized Multi-Parameter Gas Sensing by Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayar Magdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (5), pp.1702-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2023.3325265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disposable optofluidic micro-transmission cell with tailorable length for Fourier-transform infrared spectroscopy of biological fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Saadany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (2), pp.262-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3AY01710A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -715,51 +715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (1), pp.e202400405. </w:t>
@@ -791,3470 +791,3487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Sub-20 μm Microplastic Particles by Attenuated Total Reflection Fourier Transform Infrared Spectroscopy and Comparison with Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infrared Spectral Emissivity Dynamics of Surfaces Under Water Condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed M Othman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jipeng Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07998⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202403316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093689v1</w:t>
+                <w:t xml:space="preserve">hal-04585167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of Ag-Cu bimetallic nanoparticles on p-Si photoelectrodes for solar-driven CO 2 reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black Silicon Revisited as an Ultrabroadband Perfect Infrared Absorber over 20 μm Wavelength Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Muller-Bouvet</w:t>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pichon</w:t>
+                <w:t xml:space="preserve">Ahmed Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadiatou Bah</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (16), pp.8397-8409. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.2200223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202200223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295702v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Silicon Revisited as an Ultrabroadband Perfect Infrared Absorber over 20 μm Wavelength Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step synthesis of Ag-Cu bimetallic nanoparticles on p-Si photoelectrodes for solar-driven CO 2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Elsayed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Diane Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiatou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202200223⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (16), pp.8397-8409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044980v1</w:t>
+                <w:t xml:space="preserve">hal-04295702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Passive Cooling Power in Hydrogel with Rationally Designed Optofluidic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jipeng Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2), pp.623-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a Miniature Spectral Analyzer for District-Scale Monitoring of Multiple Gaseous Air Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momen Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Ghoname</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (14), pp.6343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23146343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Infrared Spectrum Enables Simultaneous Identification of (Bio)Chemical Nature and Particle Size of Microorganisms and Synthetic Microplastic Beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (48), pp.17826-17833. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c03919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Signal Inhibition in Raman Analysis of Microplastic Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed M Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (11), pp.9854-9860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsomega.2c06536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Harvesting from Air: Current Passive Approaches and Outlook</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Detection of Sub-20 μm Microplastic Particles by Attenuated Total Reflection Fourier Transform Infrared Spectroscopy and Comparison with Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed M Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (11), pp.10335-10341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c07998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.1c00850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03684967v1</w:t>
+                <w:t xml:space="preserve">hal-04093689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband mid infrared absorber using surface doped black silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 121 (23), pp.231703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0117289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional metamaterials as meta-foams for optimized surface-enhanced solar steam generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.111793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical analysis of in-plane free-space light beam coupling using photonic curved micromirrors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optical Microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JOM.2.3.034001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Absorption and Photoacoustic Spectroscopy for Gas Sensing and Analysis: A Critical Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian W Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.111793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lpor.202100556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water Harvesting from Air: Current Passive Approaches and Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (5), pp.1003-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialslett.1c00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544003v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-dielectric orthogonal doublet cylindrical metalens in long-wave infrared regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dejia Meng</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Qin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shulin Sun</w:t>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.414001⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481069v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.107573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005189v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Ultra-Compact Fourier Transform Near-Infrared MEMS Spectral Sensor for Smart Industry and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Medhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Shebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3091375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231474v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edward Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
+              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (11), pp.2100073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543997v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Optical Spectrometer based on Critical Angle Dispersion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3057787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161366v1</w:t>
+                <w:t xml:space="preserve">hal-03543997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual functionality metamaterial enables ultra-compact, highly sensitive uncooled infrared sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin Tao</w:t>
+                <w:t xml:space="preserve">Differential Optical Spectrometer based on Critical Angle Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongzhu Liang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasser M. Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3057787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161354v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dual functionality metamaterial enables ultra-compact, highly sensitive uncooled infrared sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107573⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1337-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527225v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Compact Fourier Transform Near-Infrared MEMS Spectral Sensor for Smart Industry and IoT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-dielectric orthogonal doublet cylindrical metalens in long-wave infrared regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Shebl</w:t>
+                <w:t xml:space="preserve">Xiaoyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shulin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3091375⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.414001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481065v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Edward Hutchinson</w:t>
+                <w:t xml:space="preserve">Ahmed A. Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M. Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.10533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540960v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161362v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bihan Wen</w:t>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541059v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broadband metamaterial absorber in long wavelength Infrared band based on resonant cavity modes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jin Tao</w:t>
+                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingqiu Liang</w:t>
+                <w:t xml:space="preserve">Bihan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 459, pp.124948. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (29), pp.17603-17610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437698v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonacci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shilun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150316v5</w:t>
+                <w:t xml:space="preserve">hal-03144923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
@@ -4286,6973 +4303,7090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Rapid assessment of nanomaterial homogeneity reveals crosswise structural gradients in zinc-oxide nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09709K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144923v1</w:t>
+                <w:t xml:space="preserve">hal-02437701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-chip parallel Fourier transform spectrometer for broadband selective infrared spectral sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41378-019-0111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous field enhancement and loss inhibition based on surface plasmon polariton mode hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Gao</w:t>
+                <w:t xml:space="preserve">Yanchao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanchao Wang</w:t>
+                <w:t xml:space="preserve">Xiaoyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haigui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment of nanomaterial homogeneity reveals crosswise structural gradients in zinc-oxide nanowire arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Erfan</w:t>
+                <w:t xml:space="preserve">Visible Laser on Silicon Optofluidic Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Sameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Ahmed Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Abou Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09709K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), pp.1901132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201901132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437701v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Laser on Silicon Optofluidic Microcavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mahfouz</w:t>
+                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Saad</w:t>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Abou Kana</w:t>
+                <w:t xml:space="preserve">Young Jai Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201901132⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750229v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-broadband metamaterial absorber in long wavelength Infrared band based on resonant cavity modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Jai Kim</w:t>
+                <w:t xml:space="preserve">Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazen Erfan</w:t>
+                <w:t xml:space="preserve">Jingqiu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (3), pp.934. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 459, pp.124948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478118v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.9-V Analog-to-Digital Acquisition Channel for an IoT Water Management Sensor Node</w:t>
+                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Serra</w:t>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan N. Bastos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francesco Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2933276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437707v1</w:t>
+                <w:t xml:space="preserve">hal-02150316v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 0.9-V Analog-to-Digital Acquisition Channel for an IoT Water Management Sensor Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan N. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao-Mao Hsieh</w:t>
+                <w:t xml:space="preserve">João Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Yang Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kuan Wang</w:t>
+                <w:t xml:space="preserve">Nuno Paulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (10), pp.1678-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2933276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431213v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Archimedean spiral metasurface for controllable GHz asymmetric transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-Mao Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.H. Song</w:t>
+                <w:t xml:space="preserve">Jing Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C. Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z.X. Shen</w:t>
+                <w:t xml:space="preserve">Kuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5084329⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (16), pp.22994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437710v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion sensitive field effect transistor based on graphene and ionophore hybrid membrane for phosphate detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungyoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.3357-3364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-018-4200-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire Length, Density, and Crystalline Quality Retrieved from a Single Optical Spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Split Archimedean spiral metasurface for controllable GHz asymmetric transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.H. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00165⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (15), pp.151105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431206v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Channel Integrated Optofluidic Pressure Sensor with Optically Boosted Sensitivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nanowire Length, Density, and Crystalline Quality Retrieved from a Single Optical Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19040944⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.2509-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437714v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nano-enabled microfluidic reactor for water purification and its applicability to volatile organic compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-Channel Integrated Optofluidic Pressure Sensor with Optically Boosted Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+                <w:t xml:space="preserve">Ahmad Altayyeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Ghozlane Habba</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sherif Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/micronano.2017.93⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19040944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721133v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Fabry–Pérot Micro-Cavities for High-Sensitivity Volume Refractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi9020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane coupled Fabry–Perot micro-cavities based on Si-air Bragg mirrors: a theoretical and practical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Kirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (18), pp.5112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.005112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable optofluidic Fabry-Pérot resonator for liquid and gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Metehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Youcef Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Ghaouti Bassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 281, pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable optofluidic Fabry-Pérot resonator for liquid and gas sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Metehri</w:t>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Youcef Mahmoud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.027⟩</w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437720v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity optimization of micro-machined thermo-resistive flow-rate sensors on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Ferdous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6439/aab6bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical modeling of black silicon using an effective medium/multi-layer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.13443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.26.013443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fabricated thermal flow-rate sensors: the substrate material impact on the device performance and power consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdous Shaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-018-4098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Zinc oxide nano-enabled microfluidic reactor for water purification and its applicability to volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ghozlane Habba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.17093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/micronano.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763648v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Resonator-Based Metasurface: An Ultrabroadband and Near-Unity Absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinghua Song</w:t>
+                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhong Xiang Shen</w:t>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201601103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721123v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Plane Optical Beam Collimation Using a Three-Dimensional Curved MEMS Mirror</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-Resonator-Based Metasurface: An Ultrabroadband and Near-Unity Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Xiang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi8050134⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201601103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437753v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-metal-based metasurface for terahertz absorption material: Frequency-agile and wide-angle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Plane Optical Beam Collimation Using a Three-Dimensional Curved MEMS Mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Saadany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985288⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi8050134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721125v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-metal-based metasurface for terahertz absorption material: Frequency-agile and wide-angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">P. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.-M. Hsieh</w:t>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721076v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optofluidic Fabry-Pérot Micro-Cavities Comprising Curved Surfaces for Homogeneous Liquid Refractometry—Design, Simulation, and Experimental Performance Assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi7040062⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437760v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic silicon-micromachined free-space optical interferometers onchip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Optofluidic Fabry-Pérot Micro-Cavities Comprising Curved Surfaces for Homogeneous Liquid Refractometry—Design, Simulation, and Experimental Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201400069⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi7040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01763660v1</w:t>
+                <w:t xml:space="preserve">hal-02437760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume refractometry of liquids using stable optofluidic Fabry–Pérot resonator with curved surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monolithic silicon-micromachined free-space optical interferometers onchip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201400069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.045501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume refractometry of liquids using stable optofluidic Fabry–Pérot resonator with curved surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Ali Aboulela Gaber</w:t>
+                <w:t xml:space="preserve">Yuto Takemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Malak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3lc51438b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.045501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438420v1</w:t>
+                <w:t xml:space="preserve">hal-02437765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Ser</w:t>
+                <w:t xml:space="preserve">T. Ayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anand Summanwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.35 - 39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic vibration energy harvester with combined effect of electrical nonlinearities and mechanical impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.035001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/24/3/035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ali Aboulela Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Nguyen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan E Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13), pp.2259-2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc51438b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721058v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.N. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">K. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909496v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fabry-Pérot optical micro-cavities based on coating-free all-Silicon cylindrical Bragg reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (2), pp.2378-2392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.826-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909502v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abi-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-012-1486-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X13508330⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767964v1</w:t>
+                <w:t xml:space="preserve">hal-00909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helios Vocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gammaitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.1484 - 1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X13508330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692615v1</w:t>
+                <w:t xml:space="preserve">hal-01767964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined Fabry-Perot resonator combining submillimeter cavity length and high quality factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3595277⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692912v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-P,rot cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-Pérot cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.543--552. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692914v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-Pérot cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-P,rot cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.543-552. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.543--552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00909507v1</w:t>
+                <w:t xml:space="preserve">hal-00692914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromachined Fabry-Perot resonator combining submillimeter cavity length and high quality factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Termentzidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+                <w:t xml:space="preserve">Y. -A. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+                <w:t xml:space="preserve">A. Q. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-288⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3595277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024905v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Joblin</w:t>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moularat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Orial</w:t>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692927v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukshala Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Genevieve Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3), pp.210--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653633v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Silicon MEMS DC/DC Converter for Autonomous Vibration-to-Electrical-Energy Scavenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (5), pp.481--483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LED.2009.2015780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Dudka</w:t>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (11), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+              <w:t xml:space="preserve">, 2009, 19 (11), pp.115025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692939v1</w:t>
+                <w:t xml:space="preserve">hal-01653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAW filter integrated on a silicon passive substrate used for system in package</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Georgel</w:t>
+                <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+                <w:t xml:space="preserve">A. Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Grunsven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">A. Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312861v1</w:t>
+                <w:t xml:space="preserve">hal-00692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Measure Beam Deflections in different Resonance Modes Piezoresistively and its Incorporation into 2D Optical µ- scanners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SAW filter integrated on a silicon passive substrate used for system in package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Grunsven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Muro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ, Trans.SM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1541/ieejsmas.127.31⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 142, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283361v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced etching of silicon based on deep reactive ion etching for silicon high aspect ratio microstructures and three-dimensional micro- and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to Measure Beam Deflections in different Resonance Modes Piezoresistively and its Incorporation into 2D Optical µ- scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Marty</w:t>
+                <w:t xml:space="preserve">A. Asaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O Francais</w:t>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.039⟩</w:t>
+              <w:t xml:space="preserve">IEEJ, Trans.SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1541/ieejsmas.127.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692954v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon periodic nano-structures obtained by laser exposure of nano-wires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced etching of silicon based on deep reactive ion etching for silicon high aspect ratio microstructures and three-dimensional micro- and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Saadany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Kakushima</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Debarre</w:t>
+                <w:t xml:space="preserve">O Francais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.673--677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silicon periodic nano-structures obtained by laser exposure of nano-wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kakushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sarnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (7), pp.629--633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11262,5926 +11396,5926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TPV15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labibe Soilihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">MEMS FTIR optical spectrometer enables detection of volatile organic compounds (VOCs) in part-per-billion (ppb) range for air quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Amr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capo-Chichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momen Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
+              <w:t xml:space="preserve">MOEMS and Miniaturized Systems XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403395v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Monitoring the purification of tobacco smoke in air assisted by ZnO nanowires and using MEMS-FTIR spectrometer for online continuous analysis of volatile organic compounds (VOCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jai Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Components and Materials XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2507983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182951v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zinc-oxide nanowires characterization using optical reflectance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
+              <w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2507935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182952v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS FTIR optical spectrometer enables detection of volatile organic compounds (VOCs) in part-per-billion (ppb) range for air quality monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Zinc-oxide nanowires growth in-situ in microfluidic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Momen Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOEMS and Miniaturized Systems XVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2508239⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics, BioMEMS, and Medical Microsystems XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2507877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431075v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the purification of tobacco smoke in air assisted by ZnO nanowires and using MEMS-FTIR spectrometer for online continuous analysis of volatile organic compounds (VOCs)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+                <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2507983⟩</w:t>
+              <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431073v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-oxide nanowires characterization using optical reflectance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2507935⟩</w:t>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431127v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-oxide nanowires growth in-situ in microfluidic chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics, BioMEMS, and Medical Microsystems XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431183v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers et Travaux Pratiques sur le thème des Capteurs pour l’Eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mercier</w:t>
+                <w:t xml:space="preserve">Gas chromatography based on Micro Electro Mechanical Systems (MEMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bouchra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée pédagogique du CNFM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, St Malo, France</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.3359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151552v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04431035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas chromatography based on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
+                <w:t xml:space="preserve">Ateliers et Travaux Pratiques sur le thème des Capteurs pour l’Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.3359</w:t>
+              <w:t xml:space="preserve">15ème Journée pédagogique du CNFM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04431035v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pirro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Regina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Regina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Capo Chichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable metamaterials for terahertz ultra-broadband absorption driven by microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Hua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Dong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro-Electro-Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Shanghai, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunable Metamaterial for Wide-Angle and Broadband Absorption through Meta-Water-Capsule Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Dong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2016.FF2D.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable flat lens based on microfluidic reconfigurable metasurface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Wu</w:t>
+                <w:t xml:space="preserve">Optofluidic Detection for Virus Infection Monitoring using Effective Refractive Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teck Choon Ayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peng Huat Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDUCERS 2015 - 2015 18th International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181344⟩</w:t>
+              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Jose, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721164v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optofluidic Detection for Virus Infection Monitoring using Effective Refractive Index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Peng Huat Yap</w:t>
+                <w:t xml:space="preserve">Transition from Plasmon Coupling to Plasmon-Microcavity Hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weimiing Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongxiang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.89⟩</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.STu4H.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721142v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from Plasmon Coupling to Plasmon-Microcavity Hybridization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhongxiang Shen</w:t>
+                <w:t xml:space="preserve">Tunable metamaterial lens array via metadroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.STu4H.7⟩</w:t>
+              <w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Estoril, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721140v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable metamaterial lens array via metadroplets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Tunable flat lens based on microfluidic reconfigurable metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051120⟩</w:t>
+              <w:t xml:space="preserve">TRANSDUCERS 2015 - 2015 18th International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Anchorage, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721139v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Gammaitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Francisco, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cottone</w:t>
+                <w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lebental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522189v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
+                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854208v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sense-City project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
+                <w:t xml:space="preserve">Optical actuation and detection of MEMS resonators: Behavioral modeling and phase noise simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Frequency Control Symposium (FCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Baltimore, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2012.6243656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860842v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical actuation and detection of MEMS resonators: Behavioral modeling and phase noise simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">The Sense-City project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lebental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Frequency Control Symposium (FCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435458v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1172-1175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522198v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522200v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Power Density Electrostatic Vibration-to-Electric Energy Converter Based On An In-Plane Overlap Plate (IPOP) Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Poulichet</w:t>
+                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257704v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
+                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300300⟩</w:t>
+              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437456v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A High Power Density Electrostatic Vibration-to-Electric Energy Converter Based On An In-Plane Overlap Plate (IPOP) Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vaisman Chasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.290-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435412v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+              <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.995-998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440162v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435451v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vasseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1288-1291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189257v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROSTATICALLY-DRIVEN RESONATOR ON SOI WITH IMPROVED TEMPERATURE STABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated saw filter into a silicon passive integration connecting substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Grunsven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Eurosensor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mask fabrication process of vacuum microelectronics components and preliminary characterization results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Digest of the 18th International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.368-369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2005.1619639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17191,543 +17325,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183395v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183388v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghodssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDA Publishing Association. EDA Publishing Association, pp.429, 2009, Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2008), Cannes, France, April 9-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desmulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desmulliez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDA Publishing Association - CMP, Grenoble, France, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17737,137 +17871,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 7: Optical Scanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Motamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOEMS, Micro-Opto-Electro-Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spie Press, pp.323 à 367, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17877,575 +18011,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic chip and device for determining the physical properties and/or the chemical nature of solid microplastic particles suspended in a liquid sampleI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cartridge and device for dermining at least the chemical nature of at least solid microplastic particles suspended in a liquid sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3950133A1. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3951354A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577178v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip-based flow cytometer and analyzer of particulate matter water contaminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Microfluidic chip and device for determining the physical properties and/or the chemical nature of solid microplastic particles suspended in a liquid sampleI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3951353A1. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3950133A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577177v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartridge and device for dermining at least the chemical nature of at least solid microplastic particles suspended in a liquid sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chip-based flow cytometer and analyzer of particulate matter water contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3951354A1. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3951353A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577179v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgxCu100-x decorated Si micropillars as photocathodes for the reduction of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Conditioning Effect on Vacuum Microelectronics Components Fabricated by Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId542"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18592,51 +18726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Magdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3325265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Othman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Saadany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01710A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ilic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07998" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Muller-Bouvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01150" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Omran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.1c00850" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.2.3.034001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hunter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100556" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejia Meng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Qin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Sun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3057787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Liang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0607" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481065v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mortada" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Medhat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shebl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3091375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Liang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124948" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0111-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Gao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigui Yang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09709K" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Sameh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahfouz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Abou Kana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201901132" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437707v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N. Bastos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Melo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2933276" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Song" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Shen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437705v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyoon Kim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Cui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4200-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431206v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00165" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Altayyeb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Soliman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040944" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.93" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9020054" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437725v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kirah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005112" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Metehri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Youcef Mahmoud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Bassou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721123v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Zhu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Xiang Shen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601103" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8050134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985288" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437760v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7040062" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763660v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400069" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DBF07D80F8FA95B2C3AD92A4C8EB3F49057C707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Takemura" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.045501" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909474v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692912v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malak" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -A. Peter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Liu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595277" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692914v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1167-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSJBRZBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909507v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaoka" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejsmas.127.31" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692954v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saadany" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.039" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN9NMGN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692953v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kakushima" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sarnet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerrien" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debarre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.034" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79G7FJPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431075v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Amr" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508239" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431073v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507983" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431127v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507935" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431183v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507877" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431035v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchra" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721166v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Song" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong Gu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421718" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721174v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2016.FF2D.8" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721164v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181344" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721142v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Ser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Choon Ayi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng Huat Yap" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.89" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721140v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimiing Zhu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Shen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.STu4H.7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051120" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189322v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giridhar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395521v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghodssi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Karam" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soma" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354566v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bright" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmulliez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181068v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motamedi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577178v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577177v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577179v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766197v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Magdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3325265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Saadany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01710A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ilic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Muller-Bouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Omran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06536" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.2.3.034001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hunter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.1c00850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mortada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Medhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shebl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3091375" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3057787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejia Meng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Qin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09709K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0111-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigui Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Sameh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Abou Kana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201901132" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124948" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N. Bastos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Melo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2933276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyoon Kim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Cui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4200-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Song" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Shen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00165" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Altayyeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Soliman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9020054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kirah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005112" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Metehri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Youcef Mahmoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Bassou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013443" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721133v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.93" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Zhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Xiang Shen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8050134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985288" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437760v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7040062" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400069" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DBF07D80F8FA95B2C3AD92A4C8EB3F49057C707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Takemura" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.045501" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1167-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSJBRZBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -A. Peter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595277" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283361v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaoka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejsmas.127.31" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saadany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN9NMGN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692953v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kakushima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sarnet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerrien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debarre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.034" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79G7FJPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431075v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Amr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508239" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507983" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507935" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507877" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431035v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721166v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong Gu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421718" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721174v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2016.FF2D.8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721142v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Ser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Choon Ayi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng Huat Yap" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.89" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721140v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimiing Zhu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Shen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.STu4H.7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051120" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721164v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181344" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189322v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giridhar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghodssi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Karam" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354566v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bright" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmulliez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181068v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motamedi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577179v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577178v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577177v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>