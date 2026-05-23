--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -91,51 +91,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -925,563 +925,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Silicon Revisited as an Ultrabroadband Perfect Infrared Absorber over 20 μm Wavelength Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step synthesis of Ag-Cu bimetallic nanoparticles on p-Si photoelectrodes for solar-driven CO 2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Elsayed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Diane Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">Christophe Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiatou Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202200223⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (16), pp.8397-8409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044980v1</w:t>
+                <w:t xml:space="preserve">hal-04295702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of Ag-Cu bimetallic nanoparticles on p-Si photoelectrodes for solar-driven CO 2 reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black Silicon Revisited as an Ultrabroadband Perfect Infrared Absorber over 20 μm Wavelength Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Muller-Bouvet</w:t>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pichon</w:t>
+                <w:t xml:space="preserve">Ahmed Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadiatou Bah</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (16), pp.8397-8409. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.2200223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202200223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295702v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh Passive Cooling Power in Hydrogel with Rationally Designed Optofluidic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jipeng Fei</w:t>
+                <w:t xml:space="preserve">Potential of a Miniature Spectral Analyzer for District-Scale Monitoring of Multiple Gaseous Air Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Han</w:t>
+                <w:t xml:space="preserve">Momen Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+                <w:t xml:space="preserve">Amr Ghoname</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03694⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.6343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23146343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468285v1</w:t>
+                <w:t xml:space="preserve">hal-04447924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a Miniature Spectral Analyzer for District-Scale Monitoring of Multiple Gaseous Air Pollutants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasser Sabry</w:t>
+                <w:t xml:space="preserve">Ultrahigh Passive Cooling Power in Hydrogel with Rationally Designed Optofluidic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jipeng Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momen Anwar</w:t>
+                <w:t xml:space="preserve">Xuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Ghoname</w:t>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (14), pp.6343. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.623-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23146343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c03694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447924v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Infrared Spectrum Enables Simultaneous Identification of (Bio)Chemical Nature and Particle Size of Microorganisms and Synthetic Microplastic Beads</w:t>
               </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueyong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 243, pp.111793. </w:t>
@@ -2461,3361 +2461,3361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-dielectric orthogonal doublet cylindrical metalens in long-wave infrared regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+                <w:t xml:space="preserve">Xiaoyan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shulin Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.414001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544003v1</w:t>
+                <w:t xml:space="preserve">hal-04481069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A. Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M. Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107573⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.10533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527225v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Compact Fourier Transform Near-Infrared MEMS Spectral Sensor for Smart Industry and IoT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Shebl</w:t>
+                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3091375⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481065v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Optical Spectrometer based on Critical Angle Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M. Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3057787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540960v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2-Coated ZnO Nanowire Arrays: A Photocatalyst with Enhanced Chemical Corrosion Resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+                <w:t xml:space="preserve">Dual functionality metamaterial enables ultra-compact, highly sensitive uncooled infrared sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11111289⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1337-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543997v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Optical Spectrometer based on Critical Angle Dispersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Fathy</w:t>
+                <w:t xml:space="preserve">Far-field radiative thermal rectification with bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 266, pp.107573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.107573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2021.3057787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03161366v1</w:t>
+                <w:t xml:space="preserve">hal-03527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual functionality metamaterial enables ultra-compact, highly sensitive uncooled infrared sensor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-Compact Fourier Transform Near-Infrared MEMS Spectral Sensor for Smart Industry and IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guang Zeng</w:t>
+                <w:t xml:space="preserve">Bassem Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejia Meng</w:t>
+                <w:t xml:space="preserve">Mostafa Medhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R Smith</w:t>
+                <w:t xml:space="preserve">Mohamed Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Shebl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0607⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (6), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2021.3091375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161354v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-dielectric orthogonal doublet cylindrical metalens in long-wave infrared regions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine‐Learning‐Assisted Intelligent Imaging Flow Cytometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Qin</w:t>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shulin Sun</w:t>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Edward Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.414001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (11), pp.2100073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aisy.202100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481069v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic chip enables fast analysis of water microplastics by optical spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of nanowire growth in a microfluidic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.10533. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89960-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-021-00308-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231474v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Liu</w:t>
+                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Trosseille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Giovanni Chierchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005189v1</w:t>
+                <w:t xml:space="preserve">hal-03161362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning‐enabled imaging flow cytometry for high‐speed Cryptosporidium and Giardia detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobo Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+                <w:t xml:space="preserve">Bihan Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (29), pp.17603-17610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.24321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161362v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare bioparticle detection via deep metric learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">On-chip parallel Fourier transform spectrometer for broadband selective infrared spectral sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bihan Wen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Nazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (29), pp.17603-17610. </w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1RA02869C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0111-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541059v1</w:t>
+                <w:t xml:space="preserve">hal-02478146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Zhang</w:t>
+                <w:t xml:space="preserve">Simultaneous field enhancement and loss inhibition based on surface plasmon polariton mode hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
+                <w:t xml:space="preserve">Jinbo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilun Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+                <w:t xml:space="preserve">Yanchao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haigui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144923v1</w:t>
+                <w:t xml:space="preserve">hal-02750156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hemin Zhang</w:t>
+                <w:t xml:space="preserve">Rapid assessment of nanomaterial homogeneity reveals crosswise structural gradients in zinc-oxide nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yunlong Zi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09709K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090276v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assessment of nanomaterial homogeneity reveals crosswise structural gradients in zinc-oxide nanowire arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR09709K⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437701v1</w:t>
+                <w:t xml:space="preserve">hal-03090276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip parallel Fourier transform spectrometer for broadband selective infrared spectral sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-019-0111-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02478146v1</w:t>
+                <w:t xml:space="preserve">hal-03144923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous field enhancement and loss inhibition based on surface plasmon polariton mode hybridization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyi Wang</w:t>
+                <w:t xml:space="preserve">Visible Laser on Silicon Optofluidic Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haigui Yang</w:t>
+                <w:t xml:space="preserve">Mohab Sameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maram Abou Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0023⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), pp.1901132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.201901132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750156v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Laser on Silicon Optofluidic Microcavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Omar Saad</w:t>
+                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maram Abou Kana</w:t>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jai Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.201901132⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750229v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Monitoring of Air Purification: A Study on Volatile Organic Compounds in a Gas Cell</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-broadband metamaterial absorber in long wavelength Infrared band based on resonant cavity modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Ousmane Ba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mazen Erfan</w:t>
+                <w:t xml:space="preserve">Yi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejia Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzhu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingqiu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20030934⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 459, pp.124948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478118v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-broadband metamaterial absorber in long wavelength Infrared band based on resonant cavity modes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingqiu Liang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bonacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2019.124948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (1), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437698v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150316v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient position estimation of 3D fluorescent spherical beads in confocal microscopy via Poisson denoising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 0.9-V Analog-to-Digital Acquisition Channel for an IoT Water Management Sensor Node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Bonacci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan N. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Paulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-020-00994-1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (10), pp.1678-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2933276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150316v5</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.9-V Analog-to-Digital Acquisition Channel for an IoT Water Management Sensor Node</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Paulino</w:t>
+                <w:t xml:space="preserve">Chao-Mao Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Ket Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2019.2933276⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (16), pp.22994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437707v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lipid droplets in live preadipocytes using optical diffraction tomography and Raman spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Split Archimedean spiral metasurface for controllable GHz asymmetric transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan Wang</w:t>
+                <w:t xml:space="preserve">Q.H. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.022994⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (15), pp.151105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5084329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431213v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion sensitive field effect transistor based on graphene and ionophore hybrid membrane for phosphate detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jungyoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhong Cui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (9), pp.3357-3364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-018-4200-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split Archimedean spiral metasurface for controllable GHz asymmetric transmission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-Channel Integrated Optofluidic Pressure Sensor with Optically Boosted Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.X. Shen</w:t>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Altayyeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherif Soliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5084329⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19040944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437710v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire Length, Density, and Crystalline Quality Retrieved from a Single Optical Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,5569 +5824,5277 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (4), pp.2509-2515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Channel Integrated Optofluidic Pressure Sensor with Optically Boosted Sensitivity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherif Soliman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19040944⟩</w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437714v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Fabry–Pérot Micro-Cavities for High-Sensitivity Volume Refractometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi9020054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (6), pp.1495-1513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437742v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane coupled Fabry–Perot micro-cavities based on Si-air Bragg mirrors: a theoretical and practical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Stable optofluidic Fabry-Pérot resonator for liquid and gas sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Metehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Youcef Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaouti Bassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.57.005112⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 281, pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437725v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable optofluidic Fabry-Pérot resonator for liquid and gas sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">In-plane coupled Fabry–Perot micro-cavities based on Si-air Bragg mirrors: a theoretical and practical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Kirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.027⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (18), pp.5112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.005112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437720v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall slip mechanisms in direct and inverse emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+                <w:t xml:space="preserve">High-Q Fabry–Pérot Micro-Cavities for High-Sensitivity Volume Refractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.5046893⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi9020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931257v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity optimization of micro-machined thermo-resistive flow-rate sensors on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6439/aab6bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity optimization of micro-machined thermo-resistive flow-rate sensors on silicon substrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical modeling of black silicon using an effective medium/multi-layer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6439/aab6bd⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (10), pp.13443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.013443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771102v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical modeling of black silicon using an effective medium/multi-layer approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+                <w:t xml:space="preserve">Micro-fabricated thermal flow-rate sensors: the substrate material impact on the device performance and power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdous Shaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William César</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (10), pp.13443. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.013443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-018-4098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437731v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fabricated thermal flow-rate sensors: the substrate material impact on the device performance and power consumption</w:t>
+                <w:t xml:space="preserve">Zinc oxide nano-enabled microfluidic reactor for water purification and its applicability to volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdous Shaun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ghozlane Habba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capochichi-Gnambodoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-018-4098-5⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.17093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/micronano.2017.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865930v1</w:t>
+                <w:t xml:space="preserve">hal-01721133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc oxide nano-enabled microfluidic reactor for water purification and its applicability to volatile organic compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-Plane Optical Beam Collimation Using a Three-Dimensional Curved MEMS Mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Saadany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/micronano.2017.93⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi8050134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721133v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+                <w:t xml:space="preserve">Liquid-metal-based metasurface for terahertz absorption material: Frequency-agile and wide-angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rouyer</w:t>
+                <w:t xml:space="preserve">P. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4985288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763648v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Resonator-Based Metasurface: An Ultrabroadband and Near-Unity Absorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinghua Song</w:t>
+                <w:t xml:space="preserve">Wall Slip of Soft-Jammed Systems: A Generic Simple Shear Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lorenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhong Xiang Shen</w:t>
+                <w:t xml:space="preserve">Florence Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201601103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.208004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721123v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Plane Optical Beam Collimation Using a Three-Dimensional Curved MEMS Mirror</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-Resonator-Based Metasurface: An Ultrabroadband and Near-Unity Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiming Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Xiang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi8050134⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201601103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437753v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-metal-based metasurface for terahertz absorption material: Frequency-agile and wide-angle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">Y. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985288⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721125v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optofluidic Fabry-Pérot Micro-Cavities Comprising Curved Surfaces for Homogeneous Liquid Refractometry—Design, Simulation, and Experimental Performance Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi7040062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721076v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optofluidic Fabry-Pérot Micro-Cavities Comprising Curved Surfaces for Homogeneous Liquid Refractometry—Design, Simulation, and Experimental Performance Assessment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monolithic silicon-micromachined free-space optical interferometers onchip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201400069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi7040062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic silicon-micromachined free-space optical interferometers onchip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasser Sabry</w:t>
+                <w:t xml:space="preserve">Volume refractometry of liquids using stable optofluidic Fabry–Pérot resonator with curved surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuto Takemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Khalil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201400069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.045501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763660v1</w:t>
+                <w:t xml:space="preserve">hal-02437765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume refractometry of liquids using stable optofluidic Fabry–Pérot resonator with curved surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diaa Khalil</w:t>
+                <w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+                <w:t xml:space="preserve">L. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micro/Nanolithography, MEMS, and MOEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMM.14.4.045501⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437765v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Yap</w:t>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Summanwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.35 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721070v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reactive ion etching of sub-micrometer trenches with ultra high aspect ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester with combined effect of electrical nonlinearities and mechanical impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Summanwar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/3/035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767970v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester with combined effect of electrical nonlinearities and mechanical impact</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+                <w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">L.K. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/24/3/035001⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521581v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Yap</w:t>
+                <w:t xml:space="preserve">Noha Ali Aboulela Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan E Angelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (13), pp.2259-2265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3lc51438b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721074v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan E Angelescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">X. Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (13), pp.2259-2265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.826-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438420v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Fabry-Pérot optical micro-cavities based on coating-free all-Silicon cylindrical Bragg reflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. N. Nguyen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.2378-2392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721058v1</w:t>
+                <w:t xml:space="preserve">hal-00909474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Fabry-Pérot optical micro-cavities based on coating-free all-Silicon cylindrical Bragg reflectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noha Gaber</w:t>
+                <w:t xml:space="preserve">On the optical and morphological properties of microstructured Black Silicon obtained by cryogenic-enhanced plasma reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4805024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909474v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the free-space Gaussian beam coupling to droplet optical resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abi-Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (11), pp.1807-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-012-1486-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909496v1</w:t>
+                <w:t xml:space="preserve">hal-00909502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of black silicon obtained by cryogenic plasma etching : Approach to achieve the hot spot of a thermoelectric energy harvester</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helios Vocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gammaitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-012-1486-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.1484 - 1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X13508330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00909502v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable electromagnetic generator based on buckled beams for vibration energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Gammaitoni</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X13508330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01767964v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH) with a limitation on the output voltage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-P,rot cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (1), pp.39--47. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.543--552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-011-9679-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692615v1</w:t>
+                <w:t xml:space="preserve">hal-00692914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-Pérot cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ai-Qun Liu</w:t>
+                <w:t xml:space="preserve">Micromachined Fabry-Perot resonator combining submillimeter cavity length and high quality factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. -A. Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Q. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3595277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909507v1</w:t>
+                <w:t xml:space="preserve">hal-00692912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-P,rot cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Design, modeling and characterization of stable, high Q-factor curved Fabry-Pérot cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai-Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.543--552. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.543-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00542-010-1167-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692914v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachined Fabry-Perot resonator combining submillimeter cavity length and high quality factor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Q. Liu</w:t>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmi Parasuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3595277⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692912v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity and thermal boundary resistance of nanostructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Merabia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dan Angelescu</w:t>
+                <w:t xml:space="preserve">Yael Joblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukshala Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Orial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-288⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3), pp.210--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024905v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of moulds by volatile organic compounds: Application to heritage conservation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Silicon MEMS DC/DC Converter for Autonomous Vibration-to-Electrical-Energy Scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2010.01.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.481--483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2009.2015780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692927v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon MEMS DC/DC Converter for Autonomous Vibration-to-Electrical-Energy Scavenger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (5), pp.481--483. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (11), pp.115025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2009.2015780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692942v1</w:t>
+                <w:t xml:space="preserve">hal-00692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SAW filter integrated on a silicon passive substrate used for system in package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Vincent Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Grunsven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 142, pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653633v1</w:t>
+                <w:t xml:space="preserve">hal-00312861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dudka</w:t>
+                <w:t xml:space="preserve">A Method to Measure Beam Deflections in different Resonance Modes Piezoresistively and its Incorporation into 2D Optical µ- scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Oki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Asaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              <w:t xml:space="preserve">IEEJ, Trans.SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1541/ieejsmas.127.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00692939v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAW filter integrated on a silicon passive substrate used for system in package</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Advanced etching of silicon based on deep reactive ion etching for silicon high aspect ratio microstructures and three-dimensional micro- and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Saadany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Francais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.673--677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00312861v1</w:t>
+                <w:t xml:space="preserve">hal-00692954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Measure Beam Deflections in different Resonance Modes Piezoresistively and its Incorporation into 2D Optical µ- scanners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Asaoka</w:t>
+                <w:t xml:space="preserve">Silicon periodic nano-structures obtained by laser exposure of nano-wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Kakushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rousseau</w:t>
+                <w:t xml:space="preserve">T Sarnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Saadany</w:t>
+                <w:t xml:space="preserve">G Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Francais</w:t>
+                <w:t xml:space="preserve">D Debarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 36 (7), pp.673--677. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 36 (7), pp.629--633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2005.04.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11396,51 +11104,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Materials Mid-Infrared Direct Spectral Emissivity Measurement at Intermediate Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11462,137 +11170,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TPV15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-foam Numerical Optimization for Surface Enhanced Solar Steam Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11607,640 +11315,640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles on p-type Silicon as Catalysts for the Photoelectrochemical CO2 Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labibe Soilihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller-Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachet-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73 rd Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Wide-band Infrared Absorptivity of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS FTIR optical spectrometer enables detection of volatile organic compounds (VOCs) in part-per-billion (ppb) range for air quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the purification of tobacco smoke in air assisted by ZnO nanowires and using MEMS-FTIR spectrometer for online continuous analysis of volatile organic compounds (VOCs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Momen Anwar</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Jai Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Erfan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOEMS and Miniaturized Systems XVIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2508239⟩</w:t>
+              <w:t xml:space="preserve">Optical Components and Materials XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2507983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431075v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the purification of tobacco smoke in air assisted by ZnO nanowires and using MEMS-FTIR spectrometer for online continuous analysis of volatile organic compounds (VOCs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MEMS FTIR optical spectrometer enables detection of volatile organic compounds (VOCs) in part-per-billion (ppb) range for air quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Pivert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser M Sabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Amr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capo-Chichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momen Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Components and Materials XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2507983⟩</w:t>
+              <w:t xml:space="preserve">MOEMS and Miniaturized Systems XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2508239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431073v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-oxide nanowires characterization using optical reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,132 +11957,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2507935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-oxide nanowires growth in-situ in microfluidic chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12383,624 +12091,624 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics, BioMEMS, and Medical Microsystems XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2507877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Doping on the Morphology and Infrared Radiative Properties of Black Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreyash Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 25th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lecco, Italy. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/THERMINIC.2019.8923602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreyash Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182952v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR and MIR Absorption of Ultra-Black Silicon(UBS) Application To High Emissivity, All-Silicon, Light Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Thermal aspects of a micro thermal conductivity detector for micro gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182951v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas chromatography based on Micro Electro Mechanical Systems (MEMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bouchra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse-Peulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.3359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04431035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ateliers et Travaux Pratiques sur le thème des Capteurs pour l’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13008,405 +12716,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée pédagogique du CNFM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Ferdous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Regina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
+              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, Taiwan. pp.1069-1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826734v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the co-integration of a thermo-resistive flow-rate sensor in a multi-parameter sensing chip for water network monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+                <w:t xml:space="preserve">Evaluation of Tenax thin films as adsorbent material in a micro-preconcentrator and its operation as a valve-less multiple injection system in micro-gas chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994237⟩</w:t>
+              <w:t xml:space="preserve">2017 19th International Conference on Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kaohsiung, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2017.7994348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578963v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of micro-fabricated thermal flow-rate sensor for water network monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun Ferdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Regina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13428,2340 +13136,2340 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEM (DTIP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Lebental</w:t>
+                <w:t xml:space="preserve">Tunable metamaterials for terahertz ultra-broadband absorption driven by microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Hua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Dong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro-Electro-Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395020v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable metamaterials for terahertz ultra-broadband absorption driven by microfluidics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wu Zhang</w:t>
+                <w:t xml:space="preserve">Robust Multi-Parameter Sensing Probe for Water Monitoring Based on ALD-Coated Metallic Micro-patterns and Carbon Nanotube Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Capo Chichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 29th International Conference on Micro-Electro-Mechanical Systems (MEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421718⟩</w:t>
+              <w:t xml:space="preserve">IEEE NEMS 2016 - The 11th Annual IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Matsushima Bay, Japan. 2p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMS.2016.7758263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721166v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunable Metamaterial for Wide-Angle and Broadband Absorption through Meta-Water-Capsule Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Dong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2016.FF2D.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optofluidic Detection for Virus Infection Monitoring using Effective Refractive Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lip Ket Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Ser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teck Choon Ayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peng Huat Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from Plasmon Coupling to Plasmon-Microcavity Hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weimiing Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongxiang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.STu4H.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable metamaterial lens array via metadroplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 28th IEEE International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Estoril, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2015.7051120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable flat lens based on microfluidic reconfigurable metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSDUCERS 2015 - 2015 18th International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Anchorage, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2015.7181344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sense-City equipment project: 9M¤ for prototyping and validation of nanosensors for sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Washignton DC, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Gammaitoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Francisco, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522182v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sense-City equipment project : insight into the prototyping and validation of environmental micro-and nanosensors for a sustainable urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522189v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical actuation and detection of MEMS resonators: Behavioral modeling and phase noise simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Frequency Control Symposium (FCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Baltimore, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FCS.2012.6243656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sense-City project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costel-Sorin Cojocaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth Symposium on Vibrations, Shocks and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1172-1175, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15776,1546 +15484,1546 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Denver, CO, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440162v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
+                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
+              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435412v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Power Density Electrostatic Vibration-to-Electric Energy Converter Based On An In-Plane Overlap Plate (IPOP) Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Paracha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vaisman Chasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Stresa, lago Maggiore, Italy. pp.290-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.995-998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Rousseau</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vasseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1288-1291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189257v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435451v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROSTATICALLY-DRIVEN RESONATOR ON SOI WITH IMPROVED TEMPERATURE STABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosseboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated saw filter into a silicon passive integration connecting substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Georgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Grunsven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Eurosensor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mask fabrication process of vacuum microelectronics components and preliminary characterization results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Digest of the 18th International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.368-369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVNC.2005.1619639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17325,543 +17033,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
+                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183388v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanowires-on-quartz for efficient water purification: The issue of Volatile organic compounds (VOCs) degradation using solar energy</w:t>
+                <w:t xml:space="preserve">Enhanced steam generation based on a bilayer water and light absorber: Modelling and optimization of capillary imbibition and water evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gnambodoe-Capochichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamin Leprince-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
+              <w:t xml:space="preserve">9th International Multidisciplinary Conference on Optofluidics (IMCO2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183395v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ghodssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDA Publishing Association. EDA Publishing Association, pp.429, 2009, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP 2008), Cannes, France, April 9-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desmulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDA Publishing Association - CMP, Grenoble, France, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17871,137 +17579,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chapter 7: Optical Scanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Motamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOEMS, Micro-Opto-Electro-Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spie Press, pp.323 à 367, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18011,51 +17719,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartridge and device for dermining at least the chemical nature of at least solid microplastic particles suspended in a liquid sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18077,321 +17785,321 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3951354A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic chip and device for determining the physical properties and/or the chemical nature of solid microplastic particles suspended in a liquid sampleI</w:t>
+                <w:t xml:space="preserve">Chip-based flow cytometer and analyzer of particulate matter water contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3950133A1. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3951353A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577178v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip-based flow cytometer and analyzer of particulate matter water contaminants</w:t>
+                <w:t xml:space="preserve">Microfluidic chip and device for determining the physical properties and/or the chemical nature of solid microplastic particles suspended in a liquid sampleI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Erfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP3951353A1. 2022</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP3950133A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577177v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgxCu100-x decorated Si micropillars as photocathodes for the reduction of CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsh Chaliyawala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Ilic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18407,179 +18115,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Conditioning Effect on Vacuum Microelectronics Components Fabricated by Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId546"/>
+      <w:footerReference w:type="default" r:id="rId538"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18726,51 +18434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Magdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3325265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Saadany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01710A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ilic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Muller-Bouvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Omran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06536" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.2.3.034001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hunter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.1c00850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mortada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Medhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shebl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3091375" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3057787" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161354v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejia Meng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Qin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09709K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0111-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Gao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigui Yang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Sameh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saad" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Abou Kana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201901132" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437698v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Liang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124948" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N. Bastos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Melo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2933276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyoon Kim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Cui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4200-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437710v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Song" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Shen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084329" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00165" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437714v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Altayyeb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Soliman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040944" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437742v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9020054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kirah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005112" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437720v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Metehri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Youcef Mahmoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Bassou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437731v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013443" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721133v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.93" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Zhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Xiang Shen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8050134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985288" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437760v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7040062" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400069" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DBF07D80F8FA95B2C3AD92A4C8EB3F49057C707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437765v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Takemura" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.045501" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909507v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1167-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSJBRZBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -A. Peter" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Liu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595277" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283361v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oki" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaoka" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejsmas.127.31" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marty" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saadany" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.039" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN9NMGN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692953v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kakushima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sarnet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerrien" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debarre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.034" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79G7FJPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431075v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Amr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508239" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431073v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507983" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507935" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431183v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507877" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431035v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchra" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721166v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong Gu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421718" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721174v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2016.FF2D.8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721142v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Ser" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Choon Ayi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng Huat Yap" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.89" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721140v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimiing Zhu" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Shen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.STu4H.7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051120" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721164v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181344" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189322v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giridhar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395521v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghodssi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Karam" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354566v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bright" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmulliez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181068v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motamedi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577179v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577178v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577177v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Akiki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang An" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-12043-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Fathy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayar Magdy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3325265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Othman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Saadany" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AY01710A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Chaliyawala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet-Vivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ilic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202400405" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403316" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Muller-Bouvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pichon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiatou Bah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01150" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447924v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momen Anwar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ghoname" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c03694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c03919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04163021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Omran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c06536" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04093689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c07998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarkar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0117289" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueyong Wei" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111793" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Erfan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.2.3.034001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian W Hunter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03684967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialslett.1c00850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481069v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Shi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejia Meng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Qin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulin Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.414001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Elsayed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M. Sabry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89960-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11111289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3057787" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Tao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzhu Liang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Zeng" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0607" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527225v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.107573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04481065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mortada" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Medhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shebl" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2021.3091375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540960v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Ket Chin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edward Hutchinson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100073" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamin Leprince-Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-021-00308-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161362v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Qun Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24321" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bihan Wen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA02869C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478146v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0111-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750156v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Gao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchao Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigui Yang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437701v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;once Martine Gnambodoe-Capochichi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09709K" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750229v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Sameh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mahfouz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maram Abou Kana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201901132" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pivert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jai Kim" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Ousmane Ba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20030934" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437698v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Luo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingqiu Liang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124948" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150316v5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benfenati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bonacci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00994-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Serra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan N. Bastos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Melo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Paulino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2933276" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-Mao Hsieh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Yang Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Bo Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022994" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Shen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084329" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungyoon Kim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhong Cui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4200-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Altayyeb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Soliman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040944" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431206v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00165" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931257v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lorenceau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oerther" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5046893" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Metehri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Youcef Mahmoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Bassou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.027" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kirah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.005112" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9020054" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771102v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Ferdous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C&#233;sar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/aab6bd" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437731v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.013443" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdous Shaun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4098-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721133v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Azzouz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ghozlane Habba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capochichi-Gnambodoe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vial" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/micronano.2017.93" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437753v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi8050134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985288" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763648v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.208004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Wu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiming Zhu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Xiang Shen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201601103" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7040062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763660v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201400069" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DBF07D80F8FA95B2C3AD92A4C8EB3F49057C707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437765v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Takemura" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Angelescu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMM.14.4.045501" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmi Parasuraman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Summanwar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.06.010" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909496v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yuan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.N. Nguyen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909474v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pavy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721058v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4805024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909502v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abi-Saab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-012-1486-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3ZVFT5M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helios Vocca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X13508330" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692914v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-010-1167-9" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HSJBRZBP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malak" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. -A. Peter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Q. Liu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595277" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-288" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692927v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Joblin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshala Anton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Orial" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2010.01.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TZF2LZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283361v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asaoka" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1541/ieejsmas.127.31" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692954v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rousseau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saadany" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mercier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Francais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.039" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN9NMGN9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kakushima" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sarnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerrien" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debarre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2005.04.034" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79G7FJPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937509v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190445v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841979v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torralba" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labibe Soilihi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller-Bouvet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachet-Vivier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431073v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507983" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431075v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Amr" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo-Chichi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508239" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431127v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507935" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431183v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507877" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182952v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany A Ali" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pirro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cesar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752795" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431035v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouchra" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Szopa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse-Peulon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151552v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mercier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Regina" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994237" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826734v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2017.7994348" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578598v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984474" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721166v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Hua Song" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Dong Gu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421718" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395020v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pellegrino" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Capo Chichi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMS.2016.7758263" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721174v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2016.FF2D.8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721142v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Ser" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teck Choon Ayi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng Huat Yap" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.89" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721140v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weimiing Zhu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongxiang Shen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.STu4H.7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721139v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2015.7051120" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721164v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2015.7181344" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991338v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854208v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel-Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860842v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257704v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Paracha" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Basset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vaisman Chasin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189322v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giridhar" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosseboeuf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183388v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395521v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ghodssi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Karam" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soma" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354566v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bright" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmulliez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181068v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Motamedi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577179v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577177v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577178v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766197v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>