--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2459,51 +2459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BEC4A42"/>
+    <w:nsid w:val="BEDB103E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>