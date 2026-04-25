--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -2459,51 +2459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEDB103E"/>
+    <w:nsid w:val="BCE12A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>