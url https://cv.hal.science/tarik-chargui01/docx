--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -922,432 +922,432 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Multiple Depots Vehicle Routing in the Physical Internet context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective Truck Scheduling in a Physical Internet Road-Road Cross-docking Hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Sallez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Reghioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.011⟩</w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.647-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711586v1</w:t>
+                <w:t xml:space="preserve">hal-03408039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Truck Scheduling in a Physical Internet Road-Road Cross-docking Hub</w:t>
+                <w:t xml:space="preserve">Multi-objective Cross-Docking in Physical Internet Hubs Under Arrival Time Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Essghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Reghioui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.175⟩</w:t>
+              <w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.460-472, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408039v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective Cross-Docking in Physical Internet Hubs Under Arrival Time Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Multiple Depots Vehicle Routing in the Physical Internet context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirut Kantasa-Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sallez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA 2020: Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.460-472, </w:t>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.92-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407610v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Hybrid Variable Neighborhood Search for the Truck Scheduling Problem on a Multiple-door Cross-docking Terminal</w:t>
+                <w:t xml:space="preserve">A Simulation-Optimization Approach for Two-Way Scheduling/Grouping in a Road-Rail Physical Internet Hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
@@ -1365,97 +1365,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reghioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Variable Neighborhood Search (ICVNS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC/IFIP/IFORS/IISE/INFORMS Conference Manufacturing Modelling, Management and Control (MIM'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.1644-1649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421130v1</w:t>
+                <w:t xml:space="preserve">hal-03519538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Optimization Approach for Two-Way Scheduling/Grouping in a Road-Rail Physical Internet Hub</w:t>
+                <w:t xml:space="preserve">A Modified Hybrid Variable Neighborhood Search for the Truck Scheduling Problem on a Multiple-door Cross-docking Terminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Bekrar</w:t>
@@ -1473,82 +1482,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reghioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC/IFIP/IFORS/IISE/INFORMS Conference Manufacturing Modelling, Management and Control (MIM'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Variable Neighborhood Search (ICVNS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519538v1</w:t>
+                <w:t xml:space="preserve">hal-03421130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the definition of a decision support system for the dynamic maintenance of a fleet of cyber-physical systems</w:t>
               </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 952, Springer International Publishing, pp.460-472, 2021, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-69373-2_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596119v1</w:t>
@@ -2459,51 +2459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCE12A1D"/>
+    <w:nsid w:val="8F929AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarik-chargui01" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Essghaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiente Hsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109404" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reghioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1853843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1660825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03425038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Mbuli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cps.2019.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11113127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.175" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_33" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.436" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03596119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tarik-chargui01" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190449v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Essghaier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chargui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiente Hsu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Bekrar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109404" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenle Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reghioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1853843" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1660825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03425038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Mbuli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dailly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cps.2019.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11113127" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03408039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69373-2_33" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirut Kantasa-Ard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sallez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03519538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.436" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03421130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03450541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03407121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03596119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03411158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_24" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>