--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -131,100 +131,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legs et devenir de la conservation dans le parc national d'El Kala (Algérie)</w:t>
+                <w:t xml:space="preserve">The legacy and future of conservation in El Kala National Park (Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romagny, Bruno (ed.); Cibien, C. (ed.); Barthes, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 2 : enjeux, tensions, processus et gouvernance en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, ISTE, pp.241-273, 2023, Développement des Territoires, 978-1-784-05910-1</w:t>
+              <w:t xml:space="preserve">Biosphere reserves and sustainable development goals 2 : issues, tensions, processes and governance in the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.219-249, 2023, Territory Development Set, 978-1-786-30842-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702080v1</w:t>
+                <w:t xml:space="preserve">hal-04704191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de l'anthropologue : des droits d'usages aux conflits d'usages dans la pêche maritime</w:t>
               </w:r>
@@ -277,100 +277,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The legacy and future of conservation in El Kala National Park (Algeria)</w:t>
+                <w:t xml:space="preserve">Legs et devenir de la conservation dans le parc national d'El Kala (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romagny, Bruno (ed.); Cibien, C. (ed.); Barthes, A. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosphere reserves and sustainable development goals 2 : issues, tensions, processes and governance in the Mediterranean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE, pp.219-249, 2023, Territory Development Set, 978-1-786-30842-9</w:t>
+              <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable 2 : enjeux, tensions, processus et gouvernance en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, ISTE, pp.241-273, 2023, Développement des Territoires, 978-1-784-05910-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704191v1</w:t>
+                <w:t xml:space="preserve">hal-04702080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Commercialised Species to Smuggled Object: Red Coral in Algeria</w:t>
               </w:r>
@@ -423,173 +423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'État c'est juste un nom » : Marges, contestations et politique autour de la contrebande en Algérie</w:t>
+                <w:t xml:space="preserve">De la situation de développement à l'anthropologie du contemporain. Ce qu'un disciple doit à son marabout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amin Allal, Layla Baamara, Leyla Dakhli, Giulia Fabbiano. </w:t>
+              <w:t xml:space="preserve">Jean-Bernard Ouedraogo, Benoit Hazard, Abel Kouvouama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cheminements révolutionnaires. Un an de mobilisations en Algérie (2019-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, 2021</w:t>
+              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem-Verlag, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763080v1</w:t>
+                <w:t xml:space="preserve">hal-03763237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la situation de développement à l'anthropologie du contemporain. Ce qu'un disciple doit à son marabout.</w:t>
+                <w:t xml:space="preserve">« L'État c'est juste un nom » : Marges, contestations et politique autour de la contrebande en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Bernard Ouedraogo, Benoit Hazard, Abel Kouvouama. </w:t>
+              <w:t xml:space="preserve">Amin Allal, Layla Baamara, Leyla Dakhli, Giulia Fabbiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibidem-Verlag, 2021</w:t>
+              <w:t xml:space="preserve">Cheminements révolutionnaires. Un an de mobilisations en Algérie (2019-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763237v1</w:t>
+                <w:t xml:space="preserve">hal-03763080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governing Africa’s Seas in the Neoliberal Era.</w:t>
               </w:r>
@@ -1669,209 +1669,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer, un construit politique : la privatisation des territoires et des ressources maritimes en acte</w:t>
+                <w:t xml:space="preserve">La mer, un objet hautement politique. La privatisation des territoires et ressources maritimes en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors-Série 33, en ligne [18 p.]. </w:t>
+              <w:t xml:space="preserve">, 2021, Hors série 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.29593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.29581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214718v1</w:t>
+                <w:t xml:space="preserve">hal-03509041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mer, un objet hautement politique. La privatisation des territoires et ressources maritimes en acte</w:t>
+                <w:t xml:space="preserve">La mer, un construit politique : la privatisation des territoires et des ressources maritimes en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors série 33, </w:t>
+              <w:t xml:space="preserve">, 2021, Hors-Série 33, en ligne [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.29581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.29593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509041v1</w:t>
+                <w:t xml:space="preserve">hal-04214718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and power in integrated coastal management. For a political anthropology of the sea combined with the sciences of the marine environment</w:t>
               </w:r>
@@ -2516,200 +2516,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voix du politique</w:t>
+                <w:t xml:space="preserve">LES VOIX DU POLITIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 45 (178), pp.313-325. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, le retour du politique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476285v1</w:t>
+                <w:t xml:space="preserve">hal-02157955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES VOIX DU POLITIQUE</w:t>
+                <w:t xml:space="preserve">Les voix du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, le retour du politique</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 45 (178), pp.313-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.5410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157955v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace public face aux apories des études africaines</w:t>
               </w:r>
@@ -2758,316 +2758,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des aires marines protégées : leçons ouest-africaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Sénégal entre changement politique et révolution passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157923v1</w:t>
+                <w:t xml:space="preserve">halshs-00085730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sénégal entre changement politique et révolution passive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier Sénégal 2000-2004. L'alternance et ses contradictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Dahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.5-21</w:t>
+              <w:t xml:space="preserve">, 2004, 96, pp.5-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00085730v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00085734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Sénégal 2000-2004. L'alternance et ses contradictions</w:t>
+                <w:t xml:space="preserve">La gouvernance des aires marines protégées : leçons ouest-africaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Mohamed Ould Saleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Simao da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 96, pp.5-118</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00085734v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clientélisme et ONG : un cas sénégalais</w:t>
               </w:r>
@@ -3219,165 +3219,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENTRE ENGAGEMENT ET ALLÉGEANCE</w:t>
+                <w:t xml:space="preserve">déculturaliser la corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 167, pp.499-520</w:t>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, afriques du monde, 4 (620-621), pp.289-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01973813v1</w:t>
+                <w:t xml:space="preserve">hal-02268720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">déculturaliser la corruption</w:t>
+                <w:t xml:space="preserve">ENTRE ENGAGEMENT ET ALLÉGEANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Dahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Temps Modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, afriques du monde, 4 (620-621), pp.289-311</w:t>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 167, pp.499-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268720v1</w:t>
+                <w:t xml:space="preserve">halshs-01973813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4203,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763080v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Chalfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d&#8209;chaouki Chakour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Chebira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gassab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Sallemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elloumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Masski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509041v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.116.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Wedoud Ould Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476285v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.5410" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mohamed Ould Saleck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.091.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-13BT5PW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704191v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987041v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763080v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296313v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Chalfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190228637.013.904" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d&#8209;chaouki Chakour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Chebira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292994v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gassab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Sallemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elloumi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Molle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268739v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Marin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Masski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29581" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Danto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mariat-Roy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281146v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.116.0005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Wedoud Ould Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.5410" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Weigel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mohamed Ould Saleck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Simao da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Mbaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476128v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.091.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-13BT5PW5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>