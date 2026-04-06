--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tarik Graba </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Télécom Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumio Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Yli-Mayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Formal Analysis, A New Direction for Fault Injection Attack?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multishutter Time Sensor for Multispectral Imaging in a 3D reconstruction integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.478-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for an accurate 3D reconstruction in video endoscopy capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.716317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitter Compensation Mechanism for Dynamic Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego California, United States. pp.Th3D.2, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography, Protection against SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Practical Hardware Innovations in Security Implementation and Characterization (PHISIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM Protection of the PRESENT Lightweight Cipher as a RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. pp.325-332, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.222-228, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of Lightweight Block Ciphers on Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Architecture for Lightweight Block Ciphers: A First Step Towards Agile Implementation of Multiple Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.28-43, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risa Yashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5ns-Latency 0.39pJ/b 289µm2/Gb/s Ultra-Light-Weight PRINCE Cryptographic Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Myszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.C266-C267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering Early Propagation and Routing Imbalance of DPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2015.7165897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of All Digital Calibration for Undersampling TIADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems ISCAS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look into SIMON from a Side-channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side channel analysis on an embedded hardware fingerprint biometric comparator & low cost countermeasures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Evaluation at an Early Design-Phase: A Side-Channel Aware Simulation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES4CPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559627.2559628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of an Open-Loop True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th euromicro conference on digital system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.615-622, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model of a Metastability-based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38908-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Small and High-performance Coprocessor for Fingerprint Match-On-Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme/Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Bi-Spectral Image Sensor for 3D Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Belhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuillage dynamique temps réel dans un système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi shutter time sensor for multispectral imaging in a 3D Reconstruction embedded sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated digital architecture for the real-time reconstruction in a VSIP sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital processing architecture for 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computer Architecture for Machine Perception and Sensing (CAMPS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D temps réel dans un VSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20 ième colloque GRETSI: Traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope, une Architecture Pour la Vision Temps Réel en Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Adéquation Algorithme Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope: an integrated real-time 3D image sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on design of circuits and integrated systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://intechweb.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - The Integrated Active Stereoscopic Vision Theory, Integration and Application, I-tech, pp.131 - 152, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Valued Routing Tracks for FPGAs in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tarik Graba </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Télécom Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Yli-Mayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumio Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Formal Analysis, A New Direction for Fault Injection Attack?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multishutter Time Sensor for Multispectral Imaging in a 3D reconstruction integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.478-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for an accurate 3D reconstruction in video endoscopy capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.716317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitter Compensation Mechanism for Dynamic Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego California, United States. pp.Th3D.2, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography, Protection against SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Practical Hardware Innovations in Security Implementation and Characterization (PHISIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM Protection of the PRESENT Lightweight Cipher as a RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. pp.325-332, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.222-228, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Architecture for Lightweight Block Ciphers: A First Step Towards Agile Implementation of Multiple Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.28-43, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of Lightweight Block Ciphers on Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risa Yashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5ns-Latency 0.39pJ/b 289µm2/Gb/s Ultra-Light-Weight PRINCE Cryptographic Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Myszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.C266-C267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of All Digital Calibration for Undersampling TIADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems ISCAS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering Early Propagation and Routing Imbalance of DPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2015.7165897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side channel analysis on an embedded hardware fingerprint biometric comparator & low cost countermeasures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look into SIMON from a Side-channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Evaluation at an Early Design-Phase: A Side-Channel Aware Simulation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES4CPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559627.2559628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of an Open-Loop True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th euromicro conference on digital system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.615-622, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model of a Metastability-based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38908-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Small and High-performance Coprocessor for Fingerprint Match-On-Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme/Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuillage dynamique temps réel dans un système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi shutter time sensor for multispectral imaging in a 3D Reconstruction embedded sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Bi-Spectral Image Sensor for 3D Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Belhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital processing architecture for 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computer Architecture for Machine Perception and Sensing (CAMPS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated digital architecture for the real-time reconstruction in a VSIP sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope, une Architecture Pour la Vision Temps Réel en Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Adéquation Algorithme Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D temps réel dans un VSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20 ième colloque GRETSI: Traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope: an integrated real-time 3D image sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on design of circuits and integrated systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://intechweb.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - The Integrated Active Stereoscopic Vision Theory, Integration and Application, I-tech, pp.131 - 152, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Valued Routing Tracks for FPGAs in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viateur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03752972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03376955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855568" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Chouta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Berthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412461v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38908-5_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKM21X0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534346v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viateur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03752972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03376955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Chouta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Berthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.73" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38908-5_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKM21X0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>