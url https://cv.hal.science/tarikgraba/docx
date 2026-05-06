--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tarik Graba </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Télécom Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Yli-Mayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumio Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Formal Analysis, A New Direction for Fault Injection Attack?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multishutter Time Sensor for Multispectral Imaging in a 3D reconstruction integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.478-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for an accurate 3D reconstruction in video endoscopy capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.716317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitter Compensation Mechanism for Dynamic Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego California, United States. pp.Th3D.2, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography, Protection against SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Practical Hardware Innovations in Security Implementation and Characterization (PHISIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM Protection of the PRESENT Lightweight Cipher as a RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. pp.325-332, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.222-228, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Architecture for Lightweight Block Ciphers: A First Step Towards Agile Implementation of Multiple Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.28-43, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of Lightweight Block Ciphers on Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risa Yashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5ns-Latency 0.39pJ/b 289µm2/Gb/s Ultra-Light-Weight PRINCE Cryptographic Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Myszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.C266-C267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of All Digital Calibration for Undersampling TIADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems ISCAS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering Early Propagation and Routing Imbalance of DPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2015.7165897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side channel analysis on an embedded hardware fingerprint biometric comparator & low cost countermeasures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look into SIMON from a Side-channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Evaluation at an Early Design-Phase: A Side-Channel Aware Simulation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES4CPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559627.2559628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of an Open-Loop True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th euromicro conference on digital system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.615-622, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model of a Metastability-based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38908-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Small and High-performance Coprocessor for Fingerprint Match-On-Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme/Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuillage dynamique temps réel dans un système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi shutter time sensor for multispectral imaging in a 3D Reconstruction embedded sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Bi-Spectral Image Sensor for 3D Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Belhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital processing architecture for 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computer Architecture for Machine Perception and Sensing (CAMPS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated digital architecture for the real-time reconstruction in a VSIP sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope, une Architecture Pour la Vision Temps Réel en Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Adéquation Algorithme Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D temps réel dans un VSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20 ième colloque GRETSI: Traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope: an integrated real-time 3D image sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on design of circuits and integrated systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://intechweb.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - The Integrated Active Stereoscopic Vision Theory, Integration and Application, I-tech, pp.131 - 152, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Valued Routing Tracks for FPGAs in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tarik Graba </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Télécom Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusional Side-channel Leakage from Unrolled Lightweight Block Ciphers: A Case Study of Power Analysis on PRINCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Yli-Mayry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2020.3033441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Throughput/Gate AES Hardware Architectures Based on Datapath Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rei Ueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naofumi Homma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumio Morioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (4), pp.534-548. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2019.2957355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically Secure Shield for Security IPs Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Thuy Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TC.2016.2584041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Formal Analysis, A New Direction for Fault Injection Attack?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Porteboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multishutter Time Sensor for Multispectral Imaging in a 3D reconstruction integrated sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.478-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A system for an accurate 3D reconstruction in video endoscopy capsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.716317. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/716317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual PUF: Built-in Model for Highly Reliable and Secure PUF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelam Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kühne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Approaches for SeCurity Analysis and Design of Embedded systems (CASCADE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jitter Compensation Mechanism for Dynamic Deterministic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soudais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference (OFC) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego California, United States. pp.Th3D.2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2023.Th3D.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography, Protection against SCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Practical Hardware Innovations in Security Implementation and Characterization (PHISIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSM Protection of the PRESENT Lightweight Cipher as a RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Palermo, Italy. pp.325-332, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD53832.2021.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Extension for Lightweight Cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.222-228, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Architecture for Lightweight Block Ciphers: A First Step Towards Agile Implementation of Multiple Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Brussels, Belgium. pp.28-43, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20074-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Lightweight Block Ciphers for Specific Processor Accelerated Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.747-750, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of Lightweight Block Ciphers on Microprocessors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Prague, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mixed PUF-TRNG Circuit Based on SR-Latches in FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risa Yashiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Si-Merabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 21st Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic. pp.508-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5ns-Latency 0.39pJ/b 289µm2/Gb/s Ultra-Light-Weight PRINCE Cryptographic Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Miura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Matsuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Myszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on VLSI Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kyoto, Japan. pp.C266-C267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation of All Digital Calibration for Undersampling TIADCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems ISCAS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering Early Propagation and Routing Imbalance of DPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2015.7165897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Look into SIMON from a Side-channel Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington DC, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side channel analysis on an embedded hardware fingerprint biometric comparator & low cost countermeasures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Minneapolis, United States. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611765.2611771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptographically secure shields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cioranesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST 2014 - IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States. pp.25 - 31, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2014.6855563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Security Evaluation at an Early Design-Phase: A Side-Channel Aware Simulation Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ES4CPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2559627.2559628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing WDDL dual-rail logic in a tree-based FPGA to enhance physical security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1--4, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL.2014.6927422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of an Open-Loop True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th euromicro conference on digital system design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.615-622, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model of a Metastability-based True Random Number Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38908-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology of an ASIC TRNG based on an open-loop delay chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Small and High-performance Coprocessor for Fingerprint Match-On-Card</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Chouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cesme/Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2012.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDDL is Protected Against Setup Time Violation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhal Selmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.73-83, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2009.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined SCA and DFA Countermeasures Integrable in a FPGA Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivam Bhasin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReConFig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Cancún, Mexico. pp.213 - 218, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReConFig.2009.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411843v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Power-Constant Dual-Rail Logic as a Protection of Cryptographic Applications in FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secure System Integration and Reliability Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan. pp.16-23, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSIRI.2008.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259153v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shall we trust WDDL?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future of Trust in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Berlin, Germany. pp.208-215, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-8348-9324-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuillage dynamique temps réel dans un système embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Faura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Viateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi shutter time sensor for multispectral imaging in a 3D Reconstruction embedded sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Bi-Spectral Image Sensor for 3D Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Belhaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital processing architecture for 3D reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computer Architecture for Machine Perception and Sensing (CAMPS2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated digital architecture for the real-time reconstruction in a VSIP sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope, une Architecture Pour la Vision Temps Réel en Relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Adéquation Algorithme Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D temps réel dans un VSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 20 ième colloque GRETSI: Traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.819-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclope: an integrated real-time 3D image sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on design of circuits and integrated systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Kolar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Granado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://intechweb.org/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereo Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 - The Integrated Active Stereoscopic Vision Theory, Integration and Application, I-tech, pp.131 - 152, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Valued Routing Tracks for FPGAs in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumanta Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Graba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId122"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viateur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03752972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03376955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977544v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271470v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Chouta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Berthier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611771" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.73" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38908-5_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKM21X0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Yli-Mayry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Ueno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Miura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Nagata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Bhasin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2020.3033441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517649v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Homma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumio Morioka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2019.2957355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Thuy Ngo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guilley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2016.2584041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Porteboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viateur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/716317" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Nasir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K&#252;hne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04426205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soudais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2023.Th3D.2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03752972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tehrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si Merabet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03376955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD53832.2021.00056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02977544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20074-9_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02517585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965156" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02271687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risa Yashiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Si-Merabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288491v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Myszkowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2015.7165897" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855568" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Chouta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Berthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611765.2611771" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cioranesco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2014.6855563" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2559627.2559628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927422" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lozac'H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Romdhane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.73" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38908-5_7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WKM21X0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573654" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Selmane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2009.40" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411843v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Flament" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2009.50" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259153v5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSIRI.2008.31" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumanta Chaudhuri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-8348-9324-6_22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534347v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>