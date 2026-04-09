--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-96. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Correction Factor Method for Estimating Water Vapor Permeability in Earthen Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.115995. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.50098-50125. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D6B5DCC"/>
+    <w:nsid w:val="667AB8F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>