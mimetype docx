--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Correction Factor Method for Estimating Water Vapor Permeability in Earthen Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.115995. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.50098-50125. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Correction Factor Method for Estimating Water Vapor Permeability in Earthen Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 124, pp.115995. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.50098-50125. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Water Vapor Permeability Estimation of Earthen Materials from Dynamic Vapor Sorption/Desorption Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Youth Symposium 2025 – RYS2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Springer Nature Switzerland, pp.937-954, 2026, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-14652-6_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="667AB8F5"/>
+    <w:nsid w:val="9C56683B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589301v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14652-6_68" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>