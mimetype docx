--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Correction Factor Method for Estimating Water Vapor Permeability in Earthen Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 124, pp.115995. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.50098-50125. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Water Vapor Permeability Estimation of Earthen Materials from Dynamic Vapor Sorption/Desorption Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Youth Symposium 2025 – RYS2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Springer Nature Switzerland, pp.937-954, 2026, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-14652-6_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tariq OUAHBI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tariq-ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2573-3230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194071278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-5849-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on Correction Factor Method for Estimating Water Vapor Permeability in Earthen Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 124, pp.115995. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of methods for estimating liquid diffusivity in earth building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 508, pp.145177. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of particle size and density on transport dynamics in fractured media: a numerical simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10916466.2025.2605986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Fracture Orientation on Particle Transport in Water-Saturated Fractured Chalk: Experimental and Modeling Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (6), pp.2975-2982. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c01161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la granulométrie du sol sur la formation du cake de filtration des boues de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Indombe Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, RUGC 2025, 43 (1), pp.843-851. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved prediction of soil shear strength using machine learning algorithms: interpretability analysis using SHapley Additive exPlanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Almujibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Muayad Sabri Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Bashir Mustafvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.1542291. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1542291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Antibiotic Residues and Antibiotic Resistance Genes to Water Quality Parameters in Urban Reservoirs: A Seasonal Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphinos Tackmore Murava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (3), pp.96. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments12030096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Based Solutions for Concrete Infrastructure: A Review of Microbial-Induced Carbonate Precipitation in Crack Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih Siong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Hua Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Bousbia Laiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (7), pp.1052. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings15071052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le béton Perret et ses pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bellamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cherruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.860-874. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Slope Stability and Hydrological Solutions Through Biocementation: A Bibliometric Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fock-Kui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurratu Aini Sirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsat Omolara Raheem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of particle transport and deposition in fractured chalk under abrupt pH variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Bouragaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyacine Bennacer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particulate Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02726351.2025.2531954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Concrete Restoration Using Microbial-Induced Carbonate Precipitation Technology: Insights from Laboratory and Field Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devithera Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syafiqah Mohd Sani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adharsh Rajasekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.3019-3038. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v21n6.4746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la réhabilitation à travers les &amp;quot;Ateliers projets&amp;quot; : Retour d’expérience du Master Génie Civil parcours « Diagnostic et Réhabilitation des Architectures du Quotidien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Protois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rioland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.2.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des concentrations des ions majeurs et des éléments traces métalliques dans les eaux souterraines d’un site minier aurifère (province du Bam, Burkina Faso).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeitaaissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formulation d’un béton de terre crue coulée sur le couplage ténacité - résistance mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmane Katti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Armelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.852-859. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of MICP treatment on the mechanical properties of clay soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Geotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.101483. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Water Quality Index (Novel WQI) for the Assessment of Water Body Pollution in a Semi-Arid Gold Mining Area (Bam Province, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidkeita Aissa Nacanabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Koussoube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahar Ammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.290. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12110290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des corrélations entre déflexion et dégradations des chaussées pour la détermination des seuils critiques de déflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Houemavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Sedjro Tankpinou Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crespin Prudence Yabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of research trends in biogranulation technology for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.50098-50125. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34550-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long short term memory networks for predicting resilient Modulus of stabilized base material subject to wet-dry cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Al-Zubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beenish Jehan Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajeeha Qamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-79588-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of research trends in microbial-induced carbonate precipitation for heavy metal removal: a bibliometric review and literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties About the Water Vapor Permeability of Raw Earth Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, pp.78-85. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47036-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd2+ Sequestration by Ureolytic Bacteria Isolated from Goat Faeces and Nursery Wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Daniel Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Iwamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.1017 - 1031. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capillary condensation/evaporation by critical relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.42.1.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of a raw earth-flax fibers building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 423, pp.135828. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Historical Perspectives in Building Hygrothermal Models: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1786. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14061786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of Hydrodynamics in Microbial-Induced Carbonate Precipitation: A Bibliometric Analysis and Review of Research Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Sze Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (5), pp.61. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology11050061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Extraction, purification, characteristics, bioactivities, prospects, and toxicity of Lilium spp. polysaccharides by Li et al. (2024) in Int. J. Biol. Macromol.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansur Alhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283 (2), pp.137770. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.137770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization of Cadmium Via Ureolytic Bacteria Isolated from Greywater Waste and Horse Faeces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amira Afandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Akmali Mokhter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaysian Journal of Fundamental and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.998 - 1016. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11113/mjfas.v20n5.3416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal immobilisation with microbial-induced carbonate precipitation: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazlami Fikri Basri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ek Leong Ong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (4), pp.188-212. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/jgere.23.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Transport in Saturated Fractured Media: Effect of Flow Velocity and Fracture Aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.3c00284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect frass as a substrate to stimulate native ureolytic bacteria for microbial-induced carbonate precipitation in soil biocementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armstrong Ighodalo Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalida Muda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Umierah Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-023-04727-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of internal stability on the failure properties of gravel-sand mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Sen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/cac.2023.31.5.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of suffusion in heterogeneous soils using discrete element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Oueidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bennabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2023.2219712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des propriétés mécaniques des sols argileux par biocalcification MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of particles in fractured chalk: Experimental study on the Effect of flow velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yemboini Kader Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water vapor permeability of flax fibers reinforced raw earth: Experimental and micro-macro modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2123857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal properties of raw earth building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Hygrothermomechanical Deformations of Bituminous Pavements in the City of Ouagadougou Subjected to Tropical Dry Showers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidpouita Mathilde Koudougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konfe Amadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David y K Toguyeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Journal of Applied Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (36), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/cjast/2022/v41i363964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of desiccation cracking mechanisms in clayey soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichrak Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2136249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil behavior under onshore wind turbine foundation - Case study in Brazil using new french EOLIFT technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.000594. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/ACET.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing crack initiation and propagation in flax fiber reinforced clay subjected to desiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.122392. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.122392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Behavior Under Onshore Wind Turbine Foundation-Case Study in Brazil Using New French EOLIFT Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Imanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancements in Civil Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/acet.2021.04.000594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage transport-dépôt de particules en suspension en milieu poreux saturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage cracking of unsaturated fine soils: New experimental device and measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdia Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12352. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’étude des digues anciennes en terre de latérites au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelbert Biaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Lawane Gana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, RUGC 2018 St Etienne, 36 (1), pp.134-137. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du retrait empêché d'un matériau argileux en utilisant le ring test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Serbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport-dépôt de particules en suspension en milieu poreux saturé sous conditions défavorables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait et fissuration des sols argileux par dessiccation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouchemella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the transport and deposition of polydispersed particles: Effects of hydrodynamics and spatiotemporal evolution of the deposition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.1011-1022. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonwoven flax fibres geotextiles effects on solute heavy metals transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2018.1555284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of retention and re-entrainment of mono- and poly-disperse particles: Effects of hydrodynamics, particle size and interplay of different-sized particles retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enze Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 596-597, pp.222 - 229. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: a new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.10011. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714010011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous media grain size distribution and hydrodynamic forces effects on transport and deposition of suspended particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre-Dine Ahfir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.161-172. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2016.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the internal erosion parameters and the mechanical properties of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (11), pp.1368-1380. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2017.1347526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des relations entre comportement mécanique et suffusion des milieux granulaires : Proposition d’un nouveau critère de stabilité interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Mechanical Behaviour and Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous measurement of fiber reinforcement permeability in the thickness direction: Experimental technique and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.609-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models and optimization of compression resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (19), pp.1629-1648. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0731684411421539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanical Loading and Compressibility of Fibrous Media for Resin Infusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.S1287-S1294. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-009-0671-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydromechanical loading and compressibility of fibrous reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (S1), pp.933-936. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0250-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydro-mechanical coupling in infusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38, pp.1646-1654. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Water Vapor Permeability Estimation of Earthen Materials from Dynamic Vapor Sorption/Desorption Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RILEM Youth Symposium 2025 – RYS2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67, Springer Nature Switzerland, pp.937-954, 2026, RILEM Bookseries, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-14652-6_68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Mechanical Properties of P300 Kaolinite Using MICP in the Low Water Content Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, Springer, pp.303-309, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the properties of bio-based raw earth building materials using MICP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Dadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMAGH 2023, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal behavior of raw earth concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Zenzri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022-4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiccation and cracking behaviour of clayey soils: experimental characterization and mechanisms identification Fissuration des sols argileux par dessiccation: caractérisation expérimentale et identification des mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bouchemella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk of damage and desiccation cracking of construction materials based on raw earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Engineering Risk (INCER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Beirut-Lebanon, Lebanon. pp.01018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/201928101018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: A new internal stability criterion based on mechanical behaviour of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Micromechanics on Granular Media, Powders and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of suffusion by discrete element method: effect of internal stability on mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new internal stability criterion based on mechanical behavior of eroded soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjibou Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanène Souli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the ASCE Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Analysis of Internal Stability of Granular Materials using Discrete Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Geomechanics from Micro to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.527-531, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b17395-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique de la stabilité interne des milieux granulaires par la méthode des éléments discrets (DEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdoulaye Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 ème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the influence of fibrous medium deformation on fiber tow saturation and void formation during the vacuum assisted process (VAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous identification of preform permeability and compressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, JEJU, South Korea. pp.August 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du couplage hydromécanique en milieu fibreux déformable non-saturé: Application aux procédés d'infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Zaidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du couplage hydro-mécanique en milieu fibreux déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation semi-analytique et choix optimal des procédés CRTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mamoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of preform compressibility by inverse method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPCM-9 (2008) The 9th International Conference on Flow Processes in Composite Materials Montréal (Québec), Canada 8 ~ 10 July 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation Model for the Infusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9 th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RUGC 2024 Le Havre-Normandie Actes de la conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Torrenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Ouahbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Universitaire de Génie Civil, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C56683B"/>
+    <w:nsid w:val="AA45DA23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589301v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14652-6_68" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tariq-ouahbi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2573-3230" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194071278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-5849-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jalili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ouahbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Eid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115995" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145177" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455878v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Bouragaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyacine Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10916466.2025.2605986" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c01161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Indombe Amba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Imanzadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.70" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Zubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Almujibah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Muayad Sabri Sabri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Bashir Mustafvi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1542291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996480v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihan Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphinos Tackmore Murava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyue Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armstrong Ighodalo Omoregie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12030096" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007816v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih Siong Wong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adharsh Rajasekar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hua Ling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Bousbia Laiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings15071052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bellamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cherruet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.72" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fock-Kui Kan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurratu Aini Sirat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsat Omolara Raheem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12010014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02726351.2025.2531954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazlami Fikri Basri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devithera Saravanan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syafiqah Mohd Sani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v21n6.4746" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Protois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.2.7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeitaaissa Nacanabo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoub&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjibou Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Katti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Armelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.71" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Sapin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101483" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidkeita Aissa Nacanabo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Koussoube" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12110290" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Houemavo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Sedjro Tankpinou Kiki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansur Alhassan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Muda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Campos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34550-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Al-Zubi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Abdullah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beenish Jehan Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajeeha Qamar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-79588-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ek Leong Ong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34722-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Hamrouni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taibi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Jamei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47036-3_7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739386v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Daniel Hamdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Akmali Mokhter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Iwamoto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3425" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.25" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04510666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135828" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14061786" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04561298v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Sze Wong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11050061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.137770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amira Afandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Hara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11113/mjfas.v20n5.3416" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgere.23.00066" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183536v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.3c00284" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Steven" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mustapha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Has Umierah Ibrahim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04727-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fleureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Fry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2023.31.5.395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04145904v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Oueidat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Zhang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2023.2219712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Dadda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.45" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206488v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidpouita Mathilde Koudougou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konfe Amadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yemboini Kader Toguyeni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04000974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2123857" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zenzri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.20" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David y K Toguyeni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/cjast/2022/v41i363964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005868v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2136249" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04734203v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/ACET.2021.04.000594" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Hattab" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.122392" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/acet.2021.04.000594" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enze Ma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.51" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12352" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394534v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelbert Biaou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Lawane Gana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.33" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394569v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouchemella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Verheecke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Serbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.32" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998230v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01998285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1555284" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.254" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02546594v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714010011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hammadi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2016.01.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3142FV0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2017.1347526" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.50" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01342116v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdoulaye Hama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2510" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B2NFWFGD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouagne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02469930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mamoune" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684411421539" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655503v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0671-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0250-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655527v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.03.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXHNM1FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589301v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14652-6_68" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maston" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouahbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dadda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_24" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882046v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hamrouni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ouahbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007683v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394550v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Eid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouchemella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0998" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928101018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02460158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fleureau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789925v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01789910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342246v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-94" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Zaidani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655547v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Breard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391250v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410525v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606863v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>