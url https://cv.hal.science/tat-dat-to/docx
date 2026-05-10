--- v0 (2026-03-15)
+++ v1 (2026-05-10)
@@ -218,265 +218,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative construction of complete K\&amp;quot;ahler--Einstein metrics</w:t>
+                <w:t xml:space="preserve">Singular cscK metrics on smoothable varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang-Tuan Dang</w:t>
+                <w:t xml:space="preserve">Chung-Ming Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Dat Tô</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Trusiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825513v1</w:t>
+                <w:t xml:space="preserve">hal-04825515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular cscK metrics on smoothable varieties</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weighted cscK metrics on Kähler varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tat Dat Tô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Ming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung-Ming Pan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04825515v1</w:t>
+                <w:t xml:space="preserve">hal-04831537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted cscK metrics on Kähler varieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An iterative construction of complete K\&amp;quot;ahler--Einstein metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Tuan Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Dat Tô</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831537v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global harmonic analysis for Φ 4 3 on closed Riemannian manifolds</w:t>
               </w:r>
@@ -1000,51 +1000,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Dat Tô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (6), pp.1385-1414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/AIHPC/68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
@@ -1315,209 +1315,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscosity approach to the Dirichlet problem for degenerate complex Hessian type equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regularizing properties of complex Monge–Ampère flows II: Hermitian manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Dat Tô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2019.12.505⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-017-1574-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698421v1</w:t>
+                <w:t xml:space="preserve">hal-01698412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularizing properties of complex Monge–Ampère flows II: Hermitian manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A viscosity approach to the Dirichlet problem for degenerate complex Hessian type equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Dinew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Son Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat Dat Tô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-017-1574-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/apde.2019.12.505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698412v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularizing properties of complex Monge–Ampère flows</w:t>
               </w:r>
@@ -2125,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Kai Chiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hallgren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sz&#233;kelyhidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat T&#244;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Dang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trusiani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ferdinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Protin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martel Jules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thang Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piffault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056897v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202106_017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02434378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/68" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03247-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1700-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Dinew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2019.12.505" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-017-1574-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Lan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Zung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Kai Chiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hallgren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Sz&#233;kelyhidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tat Dat T&#244;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ming Pan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trusiani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Tuan Dang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bailleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ferdinand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Protin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martel Jules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Thang Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang T.T. Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piffault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056897v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guedj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.291" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202106_017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02434378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/68" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-023-03247-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02370331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Son Do" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1700-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-017-1574-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Dinew" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2019.12.505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2016.10.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Thi Lan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hang Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Nga Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Phuong Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Hung Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Zung Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02090925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30072" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>