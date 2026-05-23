--- v0 (2026-03-17)
+++ v1 (2026-05-23)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9827-2316</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OeEnvQEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publons.com/researcher/3607878/tathiane-martins/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -182,1449 +203,1570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of context-sensitive urban and architectural design factors on the energy demand of buildings in Toulouse, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.262 - 278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane A. L. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of urban morphology factors regarding solar energy potential of buildings in a Brazilian tropical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Eurico Goncalves Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Agra De Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137, pp.11--24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2016.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From solar constraints to urban design opportunities: Optimization of built form typologies in a Brazilian tropical city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane A.L. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo E.G. Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.43-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enbuild.2014.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise do impacto da morfologia urbana na demanda estimada de energia das edificações: um estudo de caso na cidade de Maceió, AL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente Construído</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (4), pp.213-233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1678-86212013000400015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Brazilian bioclimatic zoning: considerations about the tropical semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Salazar Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Mariz de Lyra Barroso Krause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiente Construído</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (2), pp.59-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/s1678-86212012000200005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rousval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156854v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new design tools for integrating environmental criteria in the design process of architectural and urban projects in developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème conférence PLEA (Passive Low Energy Architecture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157305v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Adolphe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Energy Demand Based on Urban Morphology Analysis: Case Study in Maceió, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème conférence PLEA (Passive Low Energy Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Munich, Germany. pp.10 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O USO DE TORRES DE VENTO EM EDIFICAÇÕES RESIDENCIAIS GEMINADAS DE MEIA-MORADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo E.G. Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Mariz de Lyra Barroso Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Salazar Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X ENCONTRO NACIONAL e VI ENCONTRO LATINO AMERICANO de CONFORTO NO AMBIENTE CONSTRUÍDO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Natal-RN, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE CONDICIONANTES SOLARES À OPORTUNIDADES DE DESENHO URBANO . Otimização de tipo-morfologias urbanas em contexto de clima tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RioBooks. 1, 2021, 978-65-87913-18-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1634,158 +1776,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Adolphe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEME. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1795,273 +1937,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Contart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2071,114 +2213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De condicionantes solares à oportunidades de desenho urbano : optimizaçao de tipo-morfologias urbanas em contexto de clima tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, space management. INSA de Toulouse; Universidade federal do Rio de Janeiro, 2014. Portuguese. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014ISAT0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01126989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2246,51 +2388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE302784"/>
+    <w:nsid w:val="19ECC6CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2477,51 +2619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tathiane-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-2316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/3607878/tathiane-martins/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.02.019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Eurico Goncalves Bastos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Agra De Lemos Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.07.053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3JXQJC5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A.L. Martins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo E.G. Bastos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBKV7LKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Salazar Bittencourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Mariz de Lyra Barroso Krause" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-86212012000200005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAT0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tathiane-martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9827-2316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OeEnvQEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/3607878/tathiane-martins/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487010v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.02.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Eurico Goncalves Bastos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Agra De Lemos Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.07.053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3JXQJC5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374878v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A.L. Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo E.G. Bastos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.02.056" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBKV7LKJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-86212013000400015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Salazar Bittencourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Mariz de Lyra Barroso Krause" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-86212012000200005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rousval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Passos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01126989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ISAT0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>