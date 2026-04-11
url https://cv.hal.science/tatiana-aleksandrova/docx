--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -468,230 +468,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apprenants sinophones face à l’argumentation en français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes Didactiques, Linguistiques et Culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), https://asjp.cerist.dz/en/PresentationRevue/928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04764854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04977939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure thématique du paragraphe dans les productions d’apprenants sinophones de français langue seconde</w:t>
               </w:r>
@@ -1689,834 +1689,834 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discussion de la présentation &amp;quot;Intervention en classe : la méthode quasi-expérimentale pour évaluer les effets de dispositifs d’apprentissage&amp;quot; de Franck Amadieu (CLLE, Université de Toulouse, CNRS, Toulouse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Intervention », une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’accent lexical en russe langue étrangère : perception et production chez des apprenants francophones débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpus écrits - compétences rédactionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude et d'expérimentation pédagogique : Des corpus d'apprenants de L2 aux cours de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation pragmatique et structurelle des textes produits par des apprenants sinophones en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPUS D’APPRENANTS ET CORPUS ACADÉMIQUES EN FRANÇAIS ET EN ESPAGNOL Nouvelles approches pour l’étude de la L2 et de la L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Culture et Société (ICS), Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thematic progression in written argumentative paragraphs of Chinese advanced learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learner Corpus Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tartu (Estonie), Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la thématique sur l’organisation du texte argumentatif en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue authentique entre la Russie et le monde francophone dans le domaine de la culture, de la langue et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lingusitique de Moscou, Apr 2024, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés d'apprenants sinophones à argumenter en français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universytet Komisji Edukacji Norodowej w Krakowie, May 2024, Cracovie (PL), Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...465 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149636v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04160175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du français L2 sur l’expression d’actions et de mouvements en russe L1 par des bilingues tardifs</w:t>
               </w:r>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>