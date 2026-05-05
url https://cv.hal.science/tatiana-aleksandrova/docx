--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -468,909 +468,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure thématique du paragraphe dans les productions d’apprenants sinophones de français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apprenants sinophones face à l’argumentation en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contextes Didactiques, Linguistiques et Culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (3), https://asjp.cerist.dz/en/PresentationRevue/928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Felce</w:t>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans l'expression de la référence au temps par les quasibilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2022.3781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lm6⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyens de persuasion utilisés par les apprenants sinophones du FLE dans les lettres familières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.14909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Influences translinguistiques dans l'expression de la référence au temps par les quasibilingues russes/français</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche automatisée pour la recherche des figures de style de répétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/ne.tranel.2022.3781⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Boychuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ling.581.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qianyun Li</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erreurs discursives d'apprenants francophones de russe dans une narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cobat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’erreur / Error, 36, pp.7-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une approche automatisée pour la recherche des figures de style de répétition</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche interculturelle des genres en contexte universitaire : les étudiants sinophones face au texte argumentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Erreurs discursives d'apprenants francophones de russe dans une narration</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition des compétences rédactionnelles du texte argumentatif en français par des apprenants sinophones. Le cas de la lettre de protestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, L’erreur / Error, 36, pp.7-26</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations, 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement de l’écriture en français à l’Université Galatasaray : pratiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Synergies Chine</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sülün Aykurt Buchwalter</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03272712v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02903356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle pédagogie du texte argumenté pour un public d’apprenants chinois en mobilité entrante à l’Université française ?</w:t>
               </w:r>
@@ -1689,2443 +1689,2443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corpus écrits - compétences rédactionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude et d'expérimentation pédagogique : Des corpus d'apprenants de L2 aux cours de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’accent lexical en russe langue étrangère : perception et production chez des apprenants francophones débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion de la présentation &amp;quot;Intervention en classe : la méthode quasi-expérimentale pour évaluer les effets de dispositifs d’apprentissage&amp;quot; de Franck Amadieu (CLLE, Université de Toulouse, CNRS, Toulouse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Intervention », une notion en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation pragmatique et structurelle des textes produits par des apprenants sinophones en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPUS D’APPRENANTS ET CORPUS ACADÉMIQUES EN FRANÇAIS ET EN ESPAGNOL Nouvelles approches pour l’étude de la L2 et de la L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Culture et Société (ICS), Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Stinchkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Corpus écrits - compétences rédactionnelles</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés d'apprenants sinophones à argumenter en français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universytet Komisji Edukacji Norodowej w Krakowie, May 2024, Cracovie (PL), Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thematic progression in written argumentative paragraphs of Chinese advanced learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learner Corpus Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tartu (Estonie), Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la thématique sur l’organisation du texte argumentatif en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue authentique entre la Russie et le monde francophone dans le domaine de la culture, de la langue et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lingusitique de Moscou, Apr 2024, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du français L2 sur l’expression d’actions et de mouvements en russe L1 par des bilingues tardifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tolochko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact des langues &amp; acquisition bi/plurilingue: diviersité des situations, diversité des processus?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre pairs à l’école maternelle pour stimuler l’acquisition précoce du français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gardette Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Culture et Société (ICS), Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication du scripteur dans un texte en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du réseau d’acquisition des L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse II, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tartu (Estonie), Estonia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi d’introduire une information dans le discours en français langue étrangère ou seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes actuels de linguistique moderne. Problèmes de communication interculturelle. Théorie et pratique de l'enseignement des langues étrangères à l'École et à l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Astrakhan, 2021, Astrakhan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lingusitique de Moscou, Apr 2024, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférences dans les productions orales d’apprenants francophones du russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cobat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures d’Ouchinsky: Langue et société : dialogue de cultures et de traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pédagogique d'Etat de Iaroslavl, 2021, Iaroslavl, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universytet Komisji Edukacji Norodowej w Krakowie, May 2024, Cracovie (PL), Pologne</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans les productions de bilingues tardifs russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du réseau d’acquisition des L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de linguistique contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Influence du français L2 sur l’expression d’actions et de mouvements en russe L1 par des bilingues tardifs</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies discursives dans les productions orales d’apprenants très avancés russophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Романистика в эпоху полилингвизма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tense and aspect in narratives of Russian advanced learners of French: acquisition and use of L2 in the learner variety approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interactions entre pairs à l’école maternelle pour stimuler l’acquisition précoce du français langue seconde</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Нарративные стратегии в устной речи французских монолингвов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Universum Romanum IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Paykin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Pédagogique d'Etat de Iaroslavl, 2021, Iaroslavl, Russie</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second language influence on the introduction of entities in First language narratives: The case of Russian/French late bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SALC IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference to time in L2 narratives of Russian/French quasi-bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse II, 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des influences réciproques d’une langue première (L1) sur la production du discours en langue seconde (L2) et d’une L2 sur la production du discours en L1 par des bilingues tardifs russes/français: choix du cadre d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures de recherche en linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Astrakhan, 2021, Astrakhan, Russia</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de récits et encodage de procès par des bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2009 – Cognition, représentation, langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référence aux procès dans des récits de fiction produits par des locuteurs quasi-bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLiCo IV, Quatrième Colloque International de l’Association Française de Linguistique Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the L2 on the Russian/French bilinguals’ narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Bilingualism 8 Oslo 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression des relations temporelles dans le discours narratif de bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans la production de bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Second Language Association (EUROSLA 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cork, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Moscou, Russia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotexte, contexte et situation dans la production de bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans les récits de fiction de quasi-bilingues russes/français: domaine des entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisi-Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031910v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04032989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4206,165 +4206,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérer un corpus plurilingue : comparabilité et harmonisation des critères d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilittératie : processus, méthodologies, terrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Figeac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression des requêtes dans les productions écrites d’apprenants de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude annuelles RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033017v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04033007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation d'un corpus de productions d'apprenants dans un cours de FLE</w:t>
               </w:r>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>