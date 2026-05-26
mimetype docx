--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -468,308 +468,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les apprenants sinophones face à l’argumentation en français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes Didactiques, Linguistiques et Culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), https://asjp.cerist.dz/en/PresentationRevue/928</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure thématique du paragraphe dans les productions d’apprenants sinophones de français langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12lm6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803030v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-04764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences translinguistiques dans l'expression de la référence au temps par les quasibilingues russes/français</w:t>
               </w:r>
@@ -1655,3176 +1655,3284 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l'accent lexical en russe langue étrangère chez des apprenants francophones débutants : une étude pilote de la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul-Valéry, Jun 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpus écrits - compétences rédactionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude et d'expérimentation pédagogique : Des corpus d'apprenants de L2 aux cours de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’accent lexical en russe langue étrangère : perception et production chez des apprenants francophones débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Brun</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nanterre, France</w:t>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Real2Phon2025: Methods and tools in L2 phonology-phonetics interactions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion de la présentation &amp;quot;Intervention en classe : la méthode quasi-expérimentale pour évaluer les effets de dispositifs d’apprentissage&amp;quot; de Franck Amadieu (CLLE, Université de Toulouse, CNRS, Toulouse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Intervention », une notion en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de l’accentuation en russe par les apprenants francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du RéAL2: Acquisition, traitement et utilisation d'une L3/Ln: perspectives psycholinguistiques, linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation pragmatique et structurelle des textes produits par des apprenants sinophones en français L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPUS D’APPRENANTS ET CORPUS ACADÉMIQUES EN FRANÇAIS ET EN ESPAGNOL Nouvelles approches pour l’étude de la L2 et de la L1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Culture et Société (ICS), Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thematic progression in written argumentative paragraphs of Chinese advanced learners of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learner Corpus Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tartu (Estonie), Estonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la thématique sur l’organisation du texte argumentatif en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue authentique entre la Russie et le monde francophone dans le domaine de la culture, de la langue et de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lingusitique de Moscou, Apr 2024, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Difficultés d'apprenants sinophones à argumenter en français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours de persuasion au croisement des langues et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universytet Komisji Edukacji Norodowej w Krakowie, May 2024, Cracovie (PL), Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apports possibles des corpus au matériel pédagogique en FLE : une étude sur les requêtes dans les corpus écrits de natifs et d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« On remercie une fois encore » : Requests and anticipatory thanks in formal letters in L2 French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du français L2 sur l’expression d’actions et de mouvements en russe L1 par des bilingues tardifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8 &amp; Université Sorbonne Nouvelle, Sep 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tolochko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact des langues &amp; acquisition bi/plurilingue: diviersité des situations, diversité des processus?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre pairs à l’école maternelle pour stimuler l’acquisition précoce du français langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gardette Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Culture et Société (ICS), Université de Navarre, Feb 2025, Pampelune, Espagne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférences dans les productions orales d’apprenants francophones du russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Cobat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures d’Ouchinsky: Langue et société : dialogue de cultures et de traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pédagogique d'Etat de Iaroslavl, 2021, Iaroslavl, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anna Stinchkum</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans les productions de bilingues tardifs russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du réseau d’acquisition des L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication du scripteur dans un texte en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du réseau d’acquisition des L2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse II, 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi d’introduire une information dans le discours en français langue étrangère ou seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes actuels de linguistique moderne. Problèmes de communication interculturelle. Théorie et pratique de l'enseignement des langues étrangères à l'École et à l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Astrakhan, 2021, Astrakhan, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants avancés sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thuy Hien Tran</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2018 DIPRALANG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence écrite par des apprenants sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de linguistique contrastive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies discursives dans les productions orales d’apprenants très avancés russophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Романистика в эпоху полилингвизма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tense and aspect in narratives of Russian advanced learners of French: acquisition and use of L2 in the learner variety approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle &amp; Université Paris 8, Jul 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Watorek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universytet Komisji Edukacji Norodowej w Krakowie, May 2024, Cracovie (PL), Pologne</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Нарративные стратегии в устной речи французских монолингвов</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque Universum Romanum IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tartu (Estonie), Estonia</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Additive and contrastive relations in native speakers of Russian.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Paykin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic diversity and cognition : implications for first and second language acquisition - Final workshop LANGACROSS 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lingusitique de Moscou, Apr 2024, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference to time in L2 narratives of Russian/French quasi-bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSLA 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace, Jul 2023, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second language influence on the introduction of entities in First language narratives: The case of Russian/French late bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SALC IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Joensuu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des influences réciproques d’une langue première (L1) sur la production du discours en langue seconde (L2) et d’une L2 sur la production du discours en L1 par des bilingues tardifs russes/français: choix du cadre d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures de recherche en linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de récits et encodage de procès par des bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2009 – Cognition, représentation, langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the L2 on the Russian/French bilinguals’ narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Bilingualism 8 Oslo 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse II, 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression des relations temporelles dans le discours narratif de bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2010 - Colloque international des étudiants chercheurs en didactique des langues et linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jun 2010, Grenoble, France. pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Astrakhan, 2021, Astrakhan, Russia</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référence aux procès dans des récits de fiction produits par des locuteurs quasi-bilingues russes/français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFLiCo IV, Quatrième Colloque International de l’Association Française de Linguistique Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Pédagogique d'Etat de Iaroslavl, 2021, Iaroslavl, Russie</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cotexte, contexte et situation dans la production de bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans les récits de fiction de quasi-bilingues russes/français: domaine des entités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquisi-Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influences translinguistiques dans la production de bilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Second Language Association (EUROSLA 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cork, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...935 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032989v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04031910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse du corpus écrit en français L2 à l'élaboration d'un scénario pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude annuelles du réseau RéAL2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression des requêtes dans les productions écrites d’apprenants de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude annuelles RéAL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer un corpus plurilingue : comparabilité et harmonisation des critères d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilittératie : processus, méthodologies, terrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Figeac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation d'un corpus de productions d'apprenants dans un cours de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'acquisition à la didactique, Journée d'études du GIS Réseau d'acquision des langues, Inalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exploitation d'un corpus de productions d'apprenants dans un cours de FLE</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi des connecteurs dans les textes argumentés produits par des apprenants sinophones en français langue étrangère (FLE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du réseau d'Acquistion des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence de production écrite en FLE par des apprenants chinois: l’exemple de l’essai argumenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'acquisition à la didactique, Journée d'études du GIS Réseau d'acquision des langues, Inalco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">JLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emploi des connecteurs dans les textes argumentés produits par des apprenants sinophones en français langue étrangère (FLE)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la compétence de production écrite en FLE par des apprenants chinois: l’exemple de l’essai argumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études du Réseau d’Acquisition des Langues Secondes (ReAL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-linguistic influences in narrative discourse of Russian-French quasi-bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilingualism vs. monolingualism: a new perspective on limitations to L2 acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact d’une L2 sur l’usage de la L1 en contexte d’immigration: changements cognitifs et sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variation Sociolinguistique et Acquisition du Langage (VILA2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4834,104 +4942,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique de la grammaire. Cours de Master 1 à distance mention Didactique des langues parcours français langue étrangère et seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNED, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4941,193 +5049,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contrastive d'un texte argumentatif en classe français langue étrangère : une démarche interculturelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delorme, V., Bretegnier, A. &amp; Nicolas, L. (eds.). L’interculturel » dans l’enseignement supérieur : enjeux, conceptions, pratiques et dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2022</w:t>
+                <w:t xml:space="preserve">hal-03255999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference to Entities in Fictional Narratives of Russian/French Quasi-Bilinguals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Perspectives to Language Acquisition: Tribute to Clive Perdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1-84769-603-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5137,105 +5245,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture pour l'ouvrage : Pascale Trévisiol-Okamura et Malika Kaheraoui (dir.), Les subordonnées : corpus, acquisition et didactique Rivages linguistiques, Presses universitaires de Rennes, 2015, 194 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5382,51 +5490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boikova Stella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyun Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156qo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Watorek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2022.3781" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.14909" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031860v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Boychuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.581.0215" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04011074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Cobat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt Buchwalter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.952" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.2357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stinchkum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Hien Tran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tolochko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gardette Lagarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944857v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031944v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031910v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944878v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944863v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>