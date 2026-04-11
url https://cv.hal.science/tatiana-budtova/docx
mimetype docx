--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Budtova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre de Mise en Forme des Matériaux (CEMEF), Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1835-2146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117035904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling stale bread into (meso)porous materials: Xerogels and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanxiang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario M Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160 (1), pp.110807. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning morphology and properties of cellulose-based aerogels and xerogels by the introduction of tosyl moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.5973-5987. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06585-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of carboxymethyl cellulose aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (12), pp.7173-7186. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06647-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling Orange Waste into Bio-Based Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís T Possari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia F Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio G Otoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (6), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring silk fibroin aerogels via different coagulation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijtze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cellulose Solutions to Aerogels and Xerogels: Controlling Properties for Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose cryogel particles for oil structuring: Mixture properties and digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciuffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Plazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.110470. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Modification of Pectin Aerogels via Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1628. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16121628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bio-aerogel properties. Part 3: Exploring silica-pectin composite aerogels for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.213954. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2024.213954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploring carboxymethyl cellulose aerogels as drug delivery devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.121925. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE) research roadmap 2040: Advanced strategies for exploiting the vast potential of polysaccharides as renewable bioresources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adérito J.R. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.121633. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling of textile waste into high added value cellulose porous materials, aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2su00084a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release Kinetics of Dexamethasone Phosphate from Porous Chitosan: Comparison of Aerogels and Cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.4494-4501. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic Acid Aerogels Made Via Freeze–Thaw-Induced Gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.4502-4509. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Alcogels, Aerogels, and Aerogel-like Xerogels: Adsorption and Release of Theophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.5617-5625. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling cellulose waste textile into aerogel beads via prilling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.823-839. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05659-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinker-Free Hyaluronic Acid Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.2838-2845. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Properties of Aerogels: Current Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Malakooti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameya Rege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2201137. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202201137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the morphology and properties of starch aerogels and cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.117344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bio-aerogel properties for controlling theophylline delivery. Part 1: Pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.112148. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2021.112148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (7), pp.4165-4178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Ductility in Cellulose Nanopaper Combining High Toughness and Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.11150-11159. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c02302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly surface hydrophobization of all-cellulose composites using layer-by-layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Osterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.896-907. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymically attaching oligosaccharide-linked ‘cargoes’ to cellulose and other commercial polysaccharides via stable covalent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Franková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Roig-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Meulewaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.4359-4369. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the morphology and properties of starch aerogels and cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional All-Cellulose Composites from Flax via Controlled Impregnation with Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Sixta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1010. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12051010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and dissolution kinetics of natural and man-made cellulose fibers in solvent power tuned ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Sixta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (13), pp.7399-7415. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03312-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composite aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.106027. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short-fiber dispersion approach using NaOH–water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (8), pp.4881-4893. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-019-02422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Opinion Paper on Aerogels for Biomedical and Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Durães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Erkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale del Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.1815. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24091815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (39), pp.7901-7908. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9sm01028a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites from alfa and wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Zrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hichem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelation of cellulose-NaOH solutions in the presence of cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.115152. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polylactic acid green composites and its biodegradation in a bacterial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettache Azzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2019.1567083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose II aerogels: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.81-121. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-018-2189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and improved impact strength of cellulose acetate butyrate blended with polyethylene copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podshivalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bronnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.856-866. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of rheological and strength properties of NFC hydrogels and aerogels from hardwood pulp by short catalytic bleaching (Hcat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Afsahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dimic-Misic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaddeus Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.1637-1655. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-018-1678-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyalkylation of xylan using propylene carbonate: comparison of products from homo- and heterogeneous synthesis by HRMAS NMR and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lehnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Saake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-017-1583-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between callose and cellulose revealed through the analysis of biopolymer mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwa Abou-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Hernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Amsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candelas Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning structure and properties of pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.250-261. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic and Macroscopic Properties of Carbohydrate Solutions in the Ionic Liquid 1-Ethyl-3-methyl-imidazolium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.8763-8771. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b06939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of cellulose-[DBNH][CO 2 Et] solutions and shaping into aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Milow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.3993-4002. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc01189c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Production of Polysaccharide Aerogel Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathirvel Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Gurikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.2144. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11112144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity/structure correlations in thermal super-insulating pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR and Rheological Study of Anion Size Influence on the Properties of Two Imidazolium-based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen M Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8968. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09509-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 2. Quantitative analysis of the breakage mechanisms during compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-dried thermal superinsulating monolithic silica-based aerogels with short cellulosic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (4), pp.2210-2221. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogels: a fascinating class of materials with a wide potential of application fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (3), pp.375-376. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-017-4538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 2. Quantitative analysis of the breakage mechanisms during compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Aerogels: A Member of the Family of Thermal Superinsulating Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bardl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Vorwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp.4232 - 4239. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating silica aerogels reinforced with short man-made cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale and type of processing tool on plasticization of cellulose acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (5), pp.563-569. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured interpenetrated organic-inorganic aerogels with thermal superinsulating properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 452, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically and chemically cross-linked cellulose cryogels: Structure, properties and application for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ciolacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.392-400. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 1. Qualitative analysis using rheo-optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.229 - 237. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose aero-, cryo- and xerogels: towards understanding of morphology control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.2585-2595. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-016-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of automated analysis, 2D scanner, and micro-tomography methods for measuring fiber dimensions in polymer-lignocellulosic fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of macroalgae industrial by-product as filler in thermoplastic polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.271-277. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose in NaOH–water based solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.5-55. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0779-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of molten flax- and Tencel®-polypropylene composites: Influence of fiber morphology and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (1), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4938224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation vs. degradation in polysaccharides: Pullulan – A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Coseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paper dedicated to Prof. Bernhard A. Wolf, Johannes Gutenberg University of Mainz, on the occasion of his 80th anniversary., 85, pp.82 - 91. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose–silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (48), pp.14490-14494 </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201507328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substitution on the rheological properties and gelation of hydroxyethyl cellulose solution in NaOH–water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity-temperature dependence and activation energy of cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Cellulose dissolution and regeneration: systems and interactions, 30 (01), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p099-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and Microscopic Study of 1-Ethyl-3-methyl-imidazolium Acetate–DMSO Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (4), pp.1633-1640. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5112108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and light-weight flax/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xerocellulose: lightweight, porous and hydrophobic cellulose prepared via ambient drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (13), pp.4526-4535. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9002-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior of low-substituted hydroxyethyl cellulose and cellulose solutions in NaOH-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (48), pp.14282-14286. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/algae composites: Morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.109-115. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of novel cellulose-based fibers spun from aqueous NaOH solvent under various drawing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.1333-1345. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0544-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal behavior of low-substituted hydroxyethyl cellulose and cellulose solutions in NaOH-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Cellulose dissolution and regeneration: systems and interactions, 30 (01), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p020-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of 1-Ethyl-3-methyl-imidazolium Acetate in Glucose, Cellobiose, and Cellulose Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice S. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm401652c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation behavior of a composite drop in a simple shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Sultanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Доклады Академии Наук / Doklady Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 454 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0012501614010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeropectin: Fully Biomass-Based Mechanically Strong and Thermal Superinsulating Aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Sallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2188-2195. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm500345u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide/poly(hydroxybutyrate-co-hydroxyvalerate) blends: Morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Podshivalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Bronnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2014.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose–silica composite aerogels from “one-pot” synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2625-2636. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0314-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and solution behaviour of oxidized pullulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Spatareanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Sacarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram, solubility limit and hydrodynamic properties of cellulose in binary solvents with ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.01.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of unmodified waxy starch in ionic liquid and solution rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume change induced by water vapor sorption in cellulose dried under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. K. Krasilnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yu. Grankina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Solovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Nikitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Доклады Академии Наук / Doklady Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 451 (2), pp.180-183. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0012501613060067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and capillary shear rheology of natural fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.2582-2593. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and hydrodynamic properties of cellulose acetate/ionic liquid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (2), pp.1966-1971. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose ester-polyolefine binary blend: Morphological, rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.981-989. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and molten-state rheology of polylactide and polyhydroxyalkanoate blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.1110-1117. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and microscopic study of 1-Ethyl-3-methyl-imidazolium acetate-water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (42), pp.12810-12818. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp306829c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid: A powerful solvent for homogeneous starch-cellulose mixing and making films with tuned morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (25), pp.5779-5787. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water on cellulose-EMIMAc solution properties: a viscometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-011-9610-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ZnO on the properties of dilute and semi-dilute cellulose-NaOH-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-011-9552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet and dry highly porous cellulose beads from cellulose-NaOH-water solutions: influence of the preparation conditions on beads shape and encapsulation of inorganic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.759-765. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of fibre size and shape distribution after compounding in composites reinforced by natural fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van Den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (10), pp.1542-1550. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerocellulose from cellulose-ionic liquid solutions: Preparation, properties and comparison with cellulose-NaOH and cellulose-NMMO routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1766-1774. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of platinum nanocatalyst supported on cellulose-based carbon aerogel for applications in PEMFCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila De Matos Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (7), pp.B779-B789. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3585744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet deformation and break-up under shear: hydrocolloid solution versus suspension of starch granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.495-502. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/natural fibres composites: Analysis of fibre dimensions after compounding and observations of fibre rupture by rheo-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (11), pp.1727-1737. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of fullerene-containing complexes via microgel swelling and shear-induced release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoolsho Zoolshoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Melenevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 384 (1-2), pp.Pages 9-14. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cellulose on ion diffusivity in 1-ethyl-3-methyl-imidazolium acetate cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Damion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven F. Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.Pages 2927-2935. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm1006807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual swollen starch granules under mechanical stress: evidence for deformation and volume loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Fraiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.Pages 363-369. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914911b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.Pages 447-459. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3484543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of cellulose-imidazolium-based ionic liquid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (21), pp.Pages 7222-7228. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1024203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignin on cellulose-NaOH-water mixtures properties and on Aerocellulose morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audray Smacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (16), pp.Pages 1137-1146. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-010-9448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface layer formation on swelling of polyelectrolytic hydrogels in aqueous salt solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Vesnebolotskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Applied Chemistry / Zhurnal Prikladnoi Khimii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (11), pp.Pages 2006-2010. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1070427210110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Properties of Cellulose/Ionic Liquid Solutions: From Dilute to Concentrated States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schlufter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (5), pp.1188-1194. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm801430x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion complexes of γ-cyclodextrin and carboxyl-modified γ-cyclodextrin with C60: Synthesis, characterization and controlled release application via microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fifere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spulber Mariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1-2), pp.Pages 83-94. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-009-9539-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the break-up of starch suspension droplets in step-up shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.943-955. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.3123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing parameters on regeneration kinetics and morphology of porous cellulose from cellulose-NaOH-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.Pages 417-426. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-009-9287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the continuous phase of the modified waxy maize starch suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon A. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian Abu-Hardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (2), pp.320-325. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degree of cross-linking of sodium acrylate hydrogels on their swelling in variously acidic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Vesnebolotskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Elyashevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Applied Chemistry / Zhurnal Prikladnoi Khimii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (10), pp.Pages 1818-1820. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1070427208100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissolution of microcrystalline cellulose in sodium hydroxide-urea aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.Pages 361-370. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-007-9185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of pregelatinised maize starch and kappa-carrageenan: Compatibility, rheology and gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.Pages 579-589. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of etherified maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie M. L. Huijbrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice C.R. Franssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben M. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.Pages 170-184. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerocellulose: New highly porous cellulose prepared from cellulose-NaOH aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.Pages 269-277. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm700972k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Modelling of a Dip-coating Process by a Multidomain Macroscopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (4), pp.337-359. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.10.337-359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of aqueous solutions of microcrystalline cellulose/sodium hydroxide below 0 °C and the limit of cellulose dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (7), pp.Pages 2282-2287. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm0702399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Cellulose Regeneration from Cellulose−NaOH−Water Gels and Comparison with Cellulose−N-Methylmorpholine-N-Oxide−Water Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.424-432. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm060376q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical simulation of the behaviour of a spherical particle suspended in a Newtonian fluid and submitted to a simple shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (4), pp.Pages 517-525. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent release from highly swollen gels under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.Pages 121-127. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes between hydrophobically modified poly(methacrylic acid) and poly(N-vinylpyrrolidone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Belnikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (18), pp.Pages 7047-7054. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced gel widening and solvent release in the vorticity direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), p. 132-138. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized form of the Fuoss law for viscosity of polyelectrolytes in salt solutions of complex composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Suleimenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Shapenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bekturov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (10), pp.Pages 1104-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of shear-induced gel deswelling/solvent release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeo Undina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (1), pp.Pages 73-83. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the method of phase portraits to the analysis of the kinetics of redistribution of metal ion concentrations in the polyelectrolyte hydrogel-multicomponent solution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Suleimenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Adil'Bekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Yu. Pereladov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bekturov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (8), pp.Pages 797-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties and gelation of aqueous cellulose-NaOH solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2), p.259-264. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm020100s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogel under shear: A rheo-optical study of the particle deformation and solvent release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.Pages 1973-1975. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma011425o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced solvent release from gel particles: application to drug-delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vilesov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242 (1-2), pp.Pages 137-146. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-5173(02)00185-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogel suspensions as an electro-rheological fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (11), pp.Pages 4853-4858. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-3861(00)00885-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of cellulose-soda solutions at low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bédué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3), pp.Pages 687-693. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm010002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling kinetics of a polyelectrolyte gel in water and salt solutions. Coexistence of swollen and collapsed phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (25), pp.Pages 8845-8850. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma981174s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption/release of polyvalent metal ions by a polyelectrolyte gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.Pages 305-312. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-3659(98)00011-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling-induced birefringence of a polyelectrolyte gel strongly interacting with metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (21), pp.Pages 6556-6558. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma970304e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling dynamics of cross-linked poly(acrylic acid) and neutralized poly(acrylate-co-acrylic acid) in aqueous solutions of (hydroxypropyl)cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (11), p. 3931-3936. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma951507a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of polarized light .V. Liquid crystalline droplets in an isotropic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Biganska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 261, pp.Pages 167-175. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10587259508033463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte hydrogel swelling in a concentrated polymer solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.Pages 1714-1716. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma00109a053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of highly swollen hydrogel suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Budtov V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. A. Frenkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (6), p. 721-726. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.1994.070520601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEF/Mines Paris, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandravati Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrée GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic acid aerogels: nanostructured, bio-based materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPEMENT DE RECHERCHE CNRS-INRAE DUMBIO Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for 3D printing of cellulose solutions and making aerogels from them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025 - American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San-Diego CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUNNNG HYDROPHILICITY OF PECTIN AEROGELS VIA HETEROGENEOUS AMIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose ether aerogels for controlled drug delivery: Structure-properties correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-aging and thermal superinsulating bio-based composite aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrina Paraskevopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALL-CELLULOSE COMPOSITES: COMPOSITES LIKE NO OTHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Polymer conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Campos de Jordao, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STARCH AND STARCH-HYDROXYAPATITE AEROGELS AND XEROGELS: HIERARCHICALLY STRUCTURED BIO-BASED MATERIALS FOR POTENTIALCANCELLOUS BONE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Polysaccharides-Glycoscience 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: new materials born in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polysaccharides for Nutraceuticals and Future Foods (ICPNFF-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Polytechnic University, May 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Drying Techniques on the Properties of Cellulose Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique sur le Génie des Procédés Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section Occitanie-Méditerranée de la Société Chimique de France (SCF) et le Réseau régional des Jeunes Chimistes SCF, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad solutions are good to print? 3D printing of cellulose-ionic liquid solution and making aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEF, Mines Paris, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Hydrophobicity in Pectin Aerogels via Chemical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024: Many Flavors of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, Nouvelle orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route to obtain pectin aerogel-like porous materials without supercritical or freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry and Technology of Biobased Systems, Sep 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF NON-SOLVENT INDUCED PHASE SEPARATION ON CELLULOSE AEROGEL MORPHOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Gurikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz univerisity of Technology, Sep 2023, Graz Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ascorbic acid 2-phosphate from chitosan aerogels and cryogels in view of potential wound dressing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GFP Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials from cellulose and starch : aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From textile waste to cellulose aerogels beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the properties of starch aerogels/cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin aerogels for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groult S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX 7eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-value of cellulose for aerogels building & reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">training school “Aerogels processing, modelling and environmental-driven applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric cellulose aerogel particles via emulsion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenkel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudron V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardl R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorverg W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Starch Convention &amp; 15th European Bioethanol and Bioconversion Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased solutions for energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FiDiPro Biocomposites and biomaterials seminar, University of Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose: de la matière au matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Matériaux de l’université Cote d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of cellulose/1,5-diazabicyclo[4.3.0]non-5-enium propionate solutions and shaping into aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemeyer P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milow B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing All-Cellulose Composites: “Selective dissolution” vs “Selective swelling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hummel M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixta H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose aerogel particles via emulsion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenkel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudron V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2019 (International Congress on Particle Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short fiber dispersion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhonen O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forsman N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Österberg M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhonen O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (GDR)-Flower conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wallenberg Wood Science Center workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin aerogels for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groult S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricope G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptanariu D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolacu D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oralndo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-natural fibers composites compatibilized with biobased ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkache A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattlet A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbakidi J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchet-Rumeau J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid induced disagglomeration of NFC in aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hummel M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixta H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What method to measure natural fiber size distribution in polymer composite? Advantages and limitations of 2D scanner, automated analysis and microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Dried Superinsulating and Monolithic Silica-Based Aerogels via the Use of Short Cellulose Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating silica aerogels and xerogels reinforced with short cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cellulose acetate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Lintunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth French-Romanian Polymer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating and monolithic cellulose fiber – silica aerogel composites via ambient drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN (Energy, Materials, Nanotechnology) Meeting on Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas A Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de la fibre dans l’élaboration des polymères chargés. Particularité de l'utilisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mecamat - Mécanique des Matériaux Biosourcés : de l'extraction au recyclage, conséquences sur les propriétés effectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thermal superinsulating materials from pectin based bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nanostructured Materials (NANO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: les promesses du biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journees Techniques Matériau super-isolant thermique : Avancées techniques et scientifiques au service de la rénovation énergétique des bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured organic-inorganic cellulose-based aerogels for thermal superinsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th French-Romania Conference on polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Piteşti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of injected natural fiber-polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Composites 2014-Twenty-ninth Technical Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Diego, California, United States. pp.ISBN 978-1-60595-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of cellulose aerogels and their organic-inorganic hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS national meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel-like cellulose-based porous nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ACS National Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-silica hybrid aerogels from “one-pot” synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, Jun 2013, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-silica hybrid aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPNOE International Polysaccharide Conference - Polysaccharides and polysaccharidederived products, from basic science to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPNOE, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous carbons from cellulose aerogels as “green” electrodes for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2012 – Porous Polymer based systems: from design to application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Properties of Pla And Phbv Blends: Anomalous Elongation and Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Polymer Blends - Polyblends 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Ester / Polyolefin Binary Blends : Rheology, Morphology and Impact Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Polymer Blends - Polyblends 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of hydrophobic cellulose materials: lightweight xerocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. pp.139-141 - ISBN 978-2-905267-86-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of Polyhydroxyalkanoates (PHA) and Polylactide (PLA) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th World Congress of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-PHA blends: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable and Biobased Polymers - BIOPOL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Aerocellulose as Cathode Material in Primary Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'11 - 4th International conference on Carbon for Energy Storage / Conversion and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vichy, France. 1 page (Abstract)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFOAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada. Paper no 7 - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Carbon Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose solutions in NaOH/water and ionic liquid (EMIMAc): Similarities and differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and rheological properties of enzymatically treated cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and break-up of suspension droplets sheared in an immiscible fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra E. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, CA, United States. pp.Pages 1247-1249, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2964532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du revêtement de matière liquide lors d'un processus de trempage - approche thermomécanique et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Relot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'effet de taille sur un écoulement 3D autour d'une sphère rigide suspendue dans un fluide newtonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du revêtement de matière liquide par trempage selon une approche thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent release from highly swollen gels under compression: an important phenomenon that has to be taken into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Brest, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of shear-induced polymer release from a swollen gel particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Formula III - New Concepts and Strategies in Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Montpellier, France. p.553-558, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pectin aerogels with alternative drying methods for scalable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR DUMBIO 2025 - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch aerogels, cryogels and xerogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Polymers for Medicine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling de textiles multicomposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerogel Industry-Academia Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online meeting, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polysaccharide Network of Excellence Junior Meeting, February 2021 (virtual meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fibre – silica aerogel thermal superinsulation composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International EPNOE Junior Scientists Meeting - Future Perspectives in Polysaccharides Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-dried cellulose fibers-silica composite aerogels: impact of fibers characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de casse des fibres lignocellulosiques et propriétés rhéologiques des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Berzin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, 2017, Science et Ingéniérie des Matrériaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Products from Solutions: Film, Fibres and Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Ciechanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Wawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Patrick Navard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE): Research Initiatives and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-185, 2013, 978-3-7091-0420-0. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0421-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Properties of Cellulose Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Patrick Navard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE): Research Initiatives and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.91-152, 2013, 978-3-7091-0420-0. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0421-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-based nanostructured carbons for energy conversion and storage devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Thomas E. Rufford; John Zhu; Denisa Hulicova-Jurcakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon Materials: Advances and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 89-111 - Chapter 5, 2013, 978-9-8144-1113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Solution-State Properties of Cellulose Dissolved in NaOH/Water and in Ionic Liquid (EMIMAc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Tim F. Liebert, Thomas J. Heinze, Kevin J. Edgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, pp.179-196, 2010, ACS Symposium Series, Vol. 1033, 978-0-8412-0006-7. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Enzymatic Treatment on Solubility of Cellulose in 7.6%NaOH-Water and Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Chapter 12, Pages 213-226, 2010, ACS Symposium Series, Vol. 1033, 978-0-8412-0006-7. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling dynamics of a polyelectrolyte hydrogel in different aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. te Nijenhuis, W. J. Mijs Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Polymer Networks Group Review Series, Vol 1 - Chemical and Physical Networks: Formation and Control of Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.Pages 453-462 - ISBN: 978-0-471-97344-7, 1997, Wiley Polymer Networks Group Review Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light scattering study of phase separation in polymer dispersed liquid crystal composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. te Nijenhuis, W. J. Mijs Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Polymer Networks Group Review Series, Vol 1 - Chemical and Physical Networks: Formation and Control of Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.Pages 411-419 - ISBN: 978-0-471-97344-7, 1997, Wiley Polymer Networks Group Review Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPNOE, Research Roadmap 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adérito J.R. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPNOE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId727"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Budtova </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Centre de Mise en Forme des Matériaux (CEMEF), Mines Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1835-2146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117035904</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling stale bread into (meso)porous materials: Xerogels and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanxiang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario M Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160 (1), pp.110807. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of carboxymethyl cellulose aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (12), pp.7173-7186. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06647-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning morphology and properties of cellulose-based aerogels and xerogels by the introduction of tosyl moieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.5973-5987. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06585-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling Orange Waste into Bio-Based Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laís T Possari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia F Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caio G Otoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (6), pp.944-952. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssusresmgt.4c00511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose cryogel particles for oil structuring: Mixture properties and digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciuffarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Plazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Calligaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 157, pp.110470. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring silk fibroin aerogels via different coagulation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Mihajlovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sijtze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 205, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2023.112722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cellulose Solutions to Aerogels and Xerogels: Controlling Properties for Drug Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.7421-7432. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Modification of Pectin Aerogels via Chemical Vapor Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1628. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym16121628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bio-aerogel properties. Part 3: Exploring silica-pectin composite aerogels for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 163, pp.213954. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioadv.2024.213954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and exploring carboxymethyl cellulose aerogels as drug delivery devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 332, pp.121925. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE) research roadmap 2040: Advanced strategies for exploiting the vast potential of polysaccharides as renewable bioresources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adérito J.R. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Groth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, pp.121633. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling of textile waste into high added value cellulose porous materials, aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (2), pp.335-345. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2su00084a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release Kinetics of Dexamethasone Phosphate from Porous Chitosan: Comparison of Aerogels and Cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blessing Ilochonwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.4494-4501. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic Acid Aerogels Made Via Freeze–Thaw-Induced Gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.4502-4509. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Alcogels, Aerogels, and Aerogel-like Xerogels: Adsorption and Release of Theophylline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (14), pp.5617-5625. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c07762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling cellulose waste textile into aerogel beads via prilling technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.823-839. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-023-05659-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinker-Free Hyaluronic Acid Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera-Bulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (7), pp.2838-2845. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Properties of Aerogels: Current Status and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapio Lokki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadeq Malakooti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameya Rege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongbing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2201137. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.202201137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the properties of porous chitosan: Aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the morphology and properties of starch aerogels and cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 255, pp.117344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin hydrogels, aerogels, cryogels and xerogels: Influence of drying on structural and release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149 (5), pp.110386. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning bio-aerogel properties for controlling theophylline delivery. Part 1: Pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.112148. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2021.112148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (7), pp.4165-4178. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biorefinery Approach for Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Antonio Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergejs Beluns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linn Berglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.2779. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12122779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100471v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Aerogel Microparticles via Emulsion-Coagulation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Kenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1824-1831. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.9b01725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly surface hydrophobization of all-cellulose composites using layer-by-layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forsman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Osterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (10), pp.896-907. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Large Ductility in Cellulose Nanopaper Combining High Toughness and Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenchao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.11150-11159. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.0c02302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymically attaching oligosaccharide-linked ‘cargoes’ to cellulose and other commercial polysaccharides via stable covalent bonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Franková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Sanhueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Roig-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Meulewaeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 164, pp.4359-4369. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the morphology and properties of starch aerogels and cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional All-Cellulose Composites from Flax via Controlled Impregnation with Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Sixta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1010. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym12051010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and dissolution kinetics of natural and man-made cellulose fibers in solvent power tuned ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Sixta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (13), pp.7399-7415. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03312-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composite aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.106027. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of polylactic acid green composites and its biodegradation in a bacterial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettache Azzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2019.1567083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose II aerogels: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.81-121. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-018-2189-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short-fiber dispersion approach using NaOH–water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (8), pp.4881-4893. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-019-02422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Opinion Paper on Aerogels for Biomedical and Environmental Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luísa Durães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Erkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquale del Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (9), pp.1815. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24091815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (39), pp.7901-7908. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9sm01028a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelation of cellulose-NaOH solutions in the presence of cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.115152. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites from alfa and wood fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Zrida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hichem Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.10.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity/structure correlations in thermal super-insulating pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.73 - 81. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and improved impact strength of cellulose acetate butyrate blended with polyethylene copolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Podshivalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bronnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.856-866. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2018.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between callose and cellulose revealed through the analysis of biopolymer mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwa Abou-Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Hernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Amsbury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candelas Paniagua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06820-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxyalkylation of xylan using propylene carbonate: comparison of products from homo- and heterogeneous synthesis by HRMAS NMR and rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lehnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodo Saake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-017-1583-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The investigation of rheological and strength properties of NFC hydrogels and aerogels from hardwood pulp by short catalytic bleaching (Hcat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazaleh Afsahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Dimic-Misic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaddeus Maloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.1637-1655. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-018-1678-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning structure and properties of pectin aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.250-261. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopic and Macroscopic Properties of Carbohydrate Solutions in the Ionic Liquid 1-Ethyl-3-methyl-imidazolium Acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (37), pp.8763-8771. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b06939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of cellulose-[DBNH][CO 2 Et] solutions and shaping into aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Milow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (17), pp.3993-4002. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8gc01189c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Production of Polysaccharide Aerogel Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathirvel Ganesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Ratke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Gurikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (11), pp.2144. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11112144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scale and type of processing tool on plasticization of cellulose acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Kurek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (5), pp.563-569. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating silica aerogels reinforced with short man-made cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.113-121. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR and Rheological Study of Anion Size Influence on the Properties of Two Imidazolium-based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen M Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.8968. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-09509-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 2. Quantitative analysis of the breakage mechanisms during compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-dried thermal superinsulating monolithic silica-based aerogels with short cellulosic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (4), pp.2210-2221. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0514-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogels: a fascinating class of materials with a wide potential of application fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Smirnova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84 (3), pp.375-376. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10971-017-4538-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 2. Quantitative analysis of the breakage mechanisms during compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch Aerogels: A Member of the Family of Thermal Superinsulating Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Druel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bardl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waltraud Vorwerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (12), pp.4232 - 4239. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of molten flax- and Tencel®-polypropylene composites: Influence of fiber morphology and concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (1), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4938224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation vs. degradation in polysaccharides: Pullulan – A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiu Coseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paper dedicated to Prof. Bernhard A. Wolf, Johannes Gutenberg University of Mainz, on the occasion of his 80th anniversary., 85, pp.82 - 91. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured interpenetrated organic-inorganic aerogels with thermal superinsulating properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 452, pp.259-265. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignocellulosic fiber breakage in a molten polymer. Part 1. Qualitative analysis using rheo-optical observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 91 (1), pp.229 - 237. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physically and chemically cross-linked cellulose cryogels: Structure, properties and application for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Ciolacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.392-400. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose aero-, cryo- and xerogels: towards understanding of morphology control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nela Buchtová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.2585-2595. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-016-0960-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of automated analysis, 2D scanner, and micro-tomography methods for measuring fiber dimensions in polymer-lignocellulosic fiber composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.320-329. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of macroalgae industrial by-product as filler in thermoplastic polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.271-277. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose in NaOH–water based solvents: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.5-55. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0779-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal behavior of low-substituted hydroxyethyl cellulose and cellulose solutions in NaOH-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Cellulose dissolution and regeneration: systems and interactions, 30 (01), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p020-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose–silica aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.293-300. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity-temperature dependence and activation energy of cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Cellulose dissolution and regeneration: systems and interactions, 30 (01), pp.99-104. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p099-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (48), pp.14490-14494 </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ange.201507328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of substitution on the rheological properties and gelation of hydroxyethyl cellulose solution in NaOH–water solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.01.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and Microscopic Study of 1-Ethyl-3-methyl-imidazolium Acetate–DMSO Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (4), pp.1633-1640. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp5112108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xerocellulose: lightweight, porous and hydrophobic cellulose prepared via ambient drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (13), pp.4526-4535. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-015-9002-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong, Thermally Superinsulating Biopolymer-Silica Aerogel Hybrids by Cogelation of Silicic Acid with Pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54 (48), pp.14282-14286. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201507328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior of low-substituted hydroxyethyl cellulose and cellulose solutions in NaOH-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navard P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and light-weight flax/PLA composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.132-138. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA/algae composites: Morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindaugas Bulota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.109-115. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of novel cellulose-based fibers spun from aqueous NaOH solvent under various drawing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyong Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.1333-1345. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-015-0544-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram, solubility limit and hydrodynamic properties of cellulose in binary solvents with ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.237-243. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.01.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation behavior of a composite drop in a simple shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Kravchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.G. Sultanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Доклады Академии Наук / Doklady Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 454 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0012501614010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of 1-Ethyl-3-methyl-imidazolium Acetate in Glucose, Cellobiose, and Cellulose Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice S. Keating</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owen Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (2), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm401652c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose–silica composite aerogels from “one-pot” synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2625-2636. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0314-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeropectin: Fully Biomass-Based Mechanically Strong and Thermal Superinsulating Aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Sallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2188-2195. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm500345u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polylactide/poly(hydroxybutyrate-co-hydroxyvalerate) blends: Morphology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Podshivalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Bronnikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), pp.609-617. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2014.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and solution behaviour of oxidized pullulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Spatareanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Sacarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of unmodified waxy starch in ionic liquid and solution rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.01.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume change induced by water vapor sorption in cellulose dried under supercritical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. K. Krasilnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yu. Grankina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. V. Solovtsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Nikitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Доклады Академии Наук / Doklady Physical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 451 (2), pp.180-183. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0012501613060067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and capillary shear rheology of natural fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.2582-2593. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and hydrodynamic properties of cellulose acetate/ionic liquid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (2), pp.1966-1971. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.11.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water on cellulose-EMIMAc solution properties: a viscometric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-011-9610-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose ester-polyolefine binary blend: Morphological, rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (5), pp.981-989. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic and microscopic study of 1-Ethyl-3-methyl-imidazolium acetate-water mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig A. Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (42), pp.12810-12818. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp306829c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and molten-state rheology of polylactide and polyhydroxyalkanoate blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.1110-1117. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid: A powerful solvent for homogeneous starch-cellulose mixing and making films with tuned morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (25), pp.5779-5787. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/natural fibres composites: Analysis of fibre dimensions after compounding and observations of fibre rupture by rheo-optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (11), pp.1727-1737. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ZnO on the properties of dilute and semi-dilute cellulose-NaOH-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (4), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-011-9552-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet and dry highly porous cellulose beads from cellulose-NaOH-water solutions: influence of the preparation conditions on beads shape and encapsulation of inorganic particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (3), pp.759-765. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4809-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of fibre size and shape distribution after compounding in composites reinforced by natural fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van Den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (10), pp.1542-1550. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of platinum nanocatalyst supported on cellulose-based carbon aerogel for applications in PEMFCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila De Matos Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (7), pp.B779-B789. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3585744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerocellulose from cellulose-ionic liquid solutions: Preparation, properties and comparison with cellulose-NaOH and cellulose-NMMO routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1766-1774. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplet deformation and break-up under shear: hydrocolloid solution versus suspension of starch granules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.495-502. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of fullerene-containing complexes via microgel swelling and shear-induced release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoolsho Zoolshoev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Melenevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 384 (1-2), pp.Pages 9-14. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2009.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual swollen starch granules under mechanical stress: evidence for deformation and volume loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine Fraiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.Pages 363-369. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b914911b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cellulose on ion diffusivity in 1-ethyl-3-methyl-imidazolium acetate cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher S. Lovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Damion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asanah Radhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven F. Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.Pages 2927-2935. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm1006807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (1), pp.Pages 447-459. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3484543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscosity of cellulose-imidazolium-based ionic liquid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Ries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114 (21), pp.Pages 7222-7228. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp1024203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignin on cellulose-NaOH-water mixtures properties and on Aerocellulose morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audray Smacchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (16), pp.Pages 1137-1146. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-010-9448-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface layer formation on swelling of polyelectrolytic hydrogels in aqueous salt solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Vesnebolotskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Applied Chemistry / Zhurnal Prikladnoi Khimii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (11), pp.Pages 2006-2010. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1070427210110212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion complexes of γ-cyclodextrin and carboxyl-modified γ-cyclodextrin with C60: Synthesis, characterization and controlled release application via microgels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fifere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spulber Mariana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (1-2), pp.Pages 83-94. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-009-9539-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Properties of Cellulose/Ionic Liquid Solutions: From Dilute to Concentrated States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schlufter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Liebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (5), pp.1188-1194. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm801430x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the break-up of starch suspension droplets in step-up shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (4), pp.943-955. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.3123216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the continuous phase of the modified waxy maize starch suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon A. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madian Abu-Hardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 77 (2), pp.320-325. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing parameters on regeneration kinetics and morphology of porous cellulose from cellulose-NaOH-water solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.Pages 417-426. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-009-9287-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guilminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of degree of cross-linking of sodium acrylate hydrogels on their swelling in variously acidic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Vesnebolotskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Elyashevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Applied Chemistry / Zhurnal Prikladnoi Khimii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 81 (10), pp.Pages 1818-1820. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1070427208100212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dissolution of microcrystalline cellulose in sodium hydroxide-urea aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.Pages 361-370. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-007-9185-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixtures of pregelatinised maize starch and kappa-carrageenan: Compatibility, rheology and gelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (4), pp.Pages 579-589. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of etherified maize starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie M. L. Huijbrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice C.R. Franssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerben M. Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (2), pp.Pages 170-184. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerocellulose: New highly porous cellulose prepared from cellulose-NaOH aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.Pages 269-277. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm700972k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Cellulose Regeneration from Cellulose−NaOH−Water Gels and Comparison with Cellulose−N-Methylmorpholine-N-Oxide−Water Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (2), pp.424-432. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm060376q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Numerical Modelling of a Dip-coating Process by a Multidomain Macroscopic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (4), pp.337-359. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.10.337-359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of aqueous solutions of microcrystalline cellulose/sodium hydroxide below 0 °C and the limit of cellulose dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (7), pp.Pages 2282-2287. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm0702399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical simulation of the behaviour of a spherical particle suspended in a Newtonian fluid and submitted to a simple shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (4), pp.Pages 517-525. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2005.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent release from highly swollen gels under compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1), pp.Pages 121-127. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolymer complexes between hydrophobically modified poly(methacrylic acid) and poly(N-vinylpyrrolidone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Pinteala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Belnikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Harabagiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (18), pp.Pages 7047-7054. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced gel widening and solvent release in the vorticity direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 262 (1-3), p. 132-138. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized form of the Fuoss law for viscosity of polyelectrolytes in salt solutions of complex composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Suleimenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Shapenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. G. Bel'Nikevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bekturov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47 (10), pp.Pages 1104-1113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of shear-induced gel deswelling/solvent release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeo Undina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Tarabukina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 108 (1), pp.Pages 73-83. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2005.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the method of phase portraits to the analysis of the kinetics of redistribution of metal ion concentrations in the polyelectrolyte hydrogel-multicomponent solution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. E. Suleimenov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. A. Adil'Bekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.Yu. Pereladov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. A. Bekturov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (8), pp.Pages 797-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties and gelation of aqueous cellulose-NaOH solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (2), p.259-264. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm020100s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogel under shear: A rheo-optical study of the particle deformation and solvent release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.Pages 1973-1975. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma011425o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-induced solvent release from gel particles: application to drug-delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Zanina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vilesov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242 (1-2), pp.Pages 137-146. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-5173(02)00185-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogel suspensions as an electro-rheological fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (11), pp.Pages 4853-4858. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-3861(00)00885-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of cellulose-soda solutions at low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bédué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (3), pp.Pages 687-693. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bm010002r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling kinetics of a polyelectrolyte gel in water and salt solutions. Coexistence of swollen and collapsed phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (25), pp.Pages 8845-8850. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma981174s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption/release of polyvalent metal ions by a polyelectrolyte gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.Pages 305-312. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-3659(98)00011-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling-induced birefringence of a polyelectrolyte gel strongly interacting with metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (21), pp.Pages 6556-6558. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma970304e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling dynamics of cross-linked poly(acrylic acid) and neutralized poly(acrylate-co-acrylic acid) in aqueous solutions of (hydroxypropyl)cellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (11), p. 3931-3936. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma951507a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-angle scattering of polarized light .V. Liquid crystalline droplets in an isotropic polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Biganska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 261, pp.Pages 167-175. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10587259508033463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyelectrolyte hydrogel swelling in a concentrated polymer solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.Pages 1714-1716. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma00109a053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of highly swollen hydrogel suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Budtov V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Y. A. Frenkel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 52 (6), p. 721-726. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.1994.070520601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad solutions are good to print? 3D printing of cellulose-ionic liquid solution and making aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEF, Mines Paris, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling of cardboard into highly porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEMEF/Mines Paris, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fiber Content in Starch-Based Composites: Revisiting Phase Roles and Material Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandravati Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounrée GDR DumBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia Antipolis (06), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyaluronic acid aerogels: nanostructured, bio-based materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPEMENT DE RECHERCHE CNRS-INRAE DUMBIO Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for 3D printing of cellulose solutions and making aerogels from them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2025 - American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San-Diego CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TUNNNG HYDROPHILICITY OF PECTIN AEROGELS VIA HETEROGENEOUS AMIDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose ether aerogels for controlled drug delivery: Structure-properties correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-aging and thermal superinsulating bio-based composite aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrina Paraskevopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society Spring 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALL-CELLULOSE COMPOSITES: COMPOSITES LIKE NO OTHER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Korhonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Polymer conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Campos de Jordao, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STARCH AND STARCH-HYDROXYAPATITE AEROGELS AND XEROGELS: HIERARCHICALLY STRUCTURED BIO-BASED MATERIALS FOR POTENTIALCANCELLOUS BONE REPAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Nedelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roscelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Polysaccharides-Glycoscience 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: new materials born in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Polysaccharides for Nutraceuticals and Future Foods (ICPNFF-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Polytechnic University, May 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Drying Techniques on the Properties of Cellulose Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique sur le Génie des Procédés Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section Occitanie-Méditerranée de la Société Chimique de France (SCF) et le Réseau régional des Jeunes Chimistes SCF, May 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Hydrophobicity in Pectin Aerogels via Chemical Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2024: Many Flavors of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Mar 2024, Nouvelle orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route to obtain pectin aerogel-like porous materials without supercritical or freeze drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry and Technology of Biobased Systems, Sep 2024, Vienna (AUSTRIA), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF NON-SOLVENT INDUCED PHASE SEPARATION ON CELLULOSE AEROGEL MORPHOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Gurikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graz univerisity of Technology, Sep 2023, Graz Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of ascorbic acid 2-phosphate from chitosan aerogels and cryogels in view of potential wound dressing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th GFP Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous materials from cellulose and starch : aerogels and cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From textile waste to cellulose aerogels beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène van den Berghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid induced disagglomeration of NFC in aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hummel M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixta H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the properties of starch aerogels/cryogels via starch source and process parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zou F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric cellulose aerogel particles via emulsion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenkel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudron V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Polysaccharide conference EPNOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bardl R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vorverg W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Starch Convention &amp; 15th European Bioethanol and Bioconversion Technology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Detmold, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased solutions for energy savings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin aerogels for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groult S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIX 7eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added-value of cellulose for aerogels building & reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">training school “Aerogels processing, modelling and environmental-driven applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FiDiPro Biocomposites and biomaterials seminar, University of Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose: de la matière au matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Matériaux de l’université Cote d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of cellulose/1,5-diazabicyclo[4.3.0]non-5-enium propionate solutions and shaping into aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemeyer P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milow B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing All-Cellulose Composites: “Selective dissolution” vs “Selective swelling”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hummel M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixta H.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose aerogel particles via emulsion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druel L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenkel A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudron V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2019 (International Congress on Particle Technology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short fiber dispersion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhonen O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forsman N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Österberg M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites via short fiber approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korhonen O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawada D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiose (GDR)-Flower conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-cellulose composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wallenberg Wood Science Center workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin aerogels for controlled release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groult S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pricope G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptanariu D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolacu D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257th ACS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Oralndo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-natural fibers composites compatibilized with biobased ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerkache A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattlet A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbakidi J.-P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livi S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchet-Rumeau J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on ionic liquid based materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What method to measure natural fiber size distribution in polymer composite? Advantages and limitations of 2D scanner, automated analysis and microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dobosz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-Dried Superinsulating and Monolithic Silica-Based Aerogels via the Use of Short Cellulose Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society (MRS) Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating silica aerogels and xerogels reinforced with short cellulose fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd American Chemical Society (ACS) National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Apr 2017, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal superinsulating and monolithic cellulose fiber – silica aerogel composites via ambient drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ladj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cellulose acetate composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otto Lintunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth French-Romanian Polymer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based aerogels: a new generation of thermal super-insulating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN (Energy, Materials, Nanotechnology) Meeting on Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers Materials and Engineering (Bimate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Gradec, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpenetrating pectin-silica aerogel nanocomposite materials with improved thermo-mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas A Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: new promising materials for thermal superinsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration of cellulose aerogels and their organic-inorganic hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th ACS national meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2014, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de la fibre dans l’élaboration des polymères chargés. Particularité de l'utilisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mecamat - Mécanique des Matériaux Biosourcés : de l'extraction au recyclage, conséquences sur les propriétés effectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thermal superinsulating materials from pectin based bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nanostructured Materials (NANO-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels: les promesses du biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calas-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Courson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journees Techniques Matériau super-isolant thermique : Avancées techniques et scientifiques au service de la rénovation énergétique des bâtiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured organic-inorganic cellulose-based aerogels for thermal superinsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Reichenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th French-Romania Conference on polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Piteşti, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin and pectin-silica aerogels: new promising thermal super-insulating materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Rudaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Seminar on Aerogels 2014 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of injected natural fiber-polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Composites 2014-Twenty-ninth Technical Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San Diego, California, United States. pp.ISBN 978-1-60595-124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerogel-like cellulose-based porous nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">245th ACS National Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, New Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-silica hybrid aerogels from “one-pot” synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Congress - EPF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, Jun 2013, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-silica hybrid aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Demilecamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Alvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EPNOE International Polysaccharide Conference - Polysaccharides and polysaccharidederived products, from basic science to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPNOE, Oct 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous carbons from cellulose aerogels as “green” electrodes for electrochemical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPOC 2012 – Porous Polymer based systems: from design to application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Gargnano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Properties of Pla And Phbv Blends: Anomalous Elongation and Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Noto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Polymer Blends - Polyblends 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Ester / Polyolefin Binary Blends : Rheology, Morphology and Impact Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Symposium on Polymer Blends - Polyblends 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Donostia - San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel class of hydrophobic cellulose materials: lightweight xerocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Pour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar on Aerogels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Advancement of Supercritical Fluids (ISASF), Dec 2012, Nancy, France. pp.139-141 - ISBN 978-2-905267-86-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of Polyhydroxyalkanoates (PHA) and Polylactide (PLA) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th World Congress of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-PHA blends: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biodegradable and Biobased Polymers - BIOPOL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Aerocellulose as Cathode Material in Primary Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESEP'11 - 4th International conference on Carbon for Energy Storage / Conversion and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vichy, France. 1 page (Abstract)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Carbon Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFOAMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada. Paper no 7 - 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and break-up of suspension droplets sheared in an immiscible fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélinda Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra E. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress on Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Monterey, CA, United States. pp.Pages 1247-1249, </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2964532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose solutions in NaOH/water and ionic liquid (EMIMAc): Similarities and differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and rheological properties of enzymatically treated cellulose solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du revêtement de matière liquide lors d'un processus de trempage - approche thermomécanique et validation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Relot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de l'effet de taille sur un écoulement 3D autour d'une sphère rigide suspendue dans un fluide newtonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du revêtement de matière liquide par trempage selon une approche thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Chaudemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent release from highly swollen gels under compression: an important phenomenon that has to be taken into account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Patlazhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Weyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Brest, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of shear-induced polymer release from a swollen gel particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Vervoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium on Formula III - New Concepts and Strategies in Formulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Montpellier, France. p.553-558, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.1131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing pectin aerogels with alternative drying methods for scalable production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Effraimopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR DUMBIO 2025 - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch aerogels, cryogels and xerogels for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangxin Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Tillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Polymers for Medicine 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerogel Industry-Academia Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online meeting, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sytze Buwalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polysaccharide Network of Excellence Junior Meeting, February 2021 (virtual meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upcycling de textiles multicomposants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres CARATS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose fibre – silica aerogel thermal superinsulation composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2nd International EPNOE Junior Scientists Meeting - Future Perspectives in Polysaccharides Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient-dried cellulose fibers-silica composite aerogels: impact of fibers characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jaxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gediminas Markevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de casse des fibres lignocellulosiques et propriétés rhéologiques des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Di Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Berzin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, 2017, Science et Ingéniérie des Matrériaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose-based nanostructured carbons for energy conversion and storage devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Thomas E. Rufford; John Zhu; Denisa Hulicova-Jurcakova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Carbon Materials: Advances and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 89-111 - Chapter 5, 2013, 978-9-8144-1113-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Properties of Cellulose Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bercea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Patrick Navard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE): Research Initiatives and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.91-152, 2013, 978-3-7091-0420-0. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0421-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Products from Solutions: Film, Fibres and Aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Ciechanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Wawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Patrick Navard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE): Research Initiatives and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.153-185, 2013, 978-3-7091-0420-0. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0421-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Solution-State Properties of Cellulose Dissolved in NaOH/Water and in Ionic Liquid (EMIMAc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Egal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Gavillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Tim F. Liebert, Thomas J. Heinze, Kevin J. Edgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, pp.179-196, 2010, ACS Symposium Series, Vol. 1033, 978-0-8412-0006-7. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Enzymatic Treatment on Solubility of Cellulose in 7.6%NaOH-Water and Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Rom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Chapter 12, Pages 213-226, 2010, ACS Symposium Series, Vol. 1033, 978-0-8412-0006-7. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling dynamics of a polyelectrolyte hydrogel in different aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. te Nijenhuis, W. J. Mijs Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Polymer Networks Group Review Series, Vol 1 - Chemical and Physical Networks: Formation and Control of Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.Pages 453-462 - ISBN: 978-0-471-97344-7, 1997, Wiley Polymer Networks Group Review Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light scattering study of phase separation in polymer dispersed liquid crystal composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. te Nijenhuis, W. J. Mijs Editors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Polymer Networks Group Review Series, Vol 1 - Chemical and Physical Networks: Formation and Control of Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.Pages 411-419 - ISBN: 978-0-471-97344-7, 1997, Wiley Polymer Networks Group Review Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPNOE, Research Roadmap 2040</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adérito J.R. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Wever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Fardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Gericke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPNOE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId728"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2059ED0B"/>
+    <w:nsid w:val="884508C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-budtova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1835-2146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117035904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxiang Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110807" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gericke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06585-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06647-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s T Possari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia F &#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brienzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio G Otoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Viola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mihajlovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijtze Buwalda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciuffarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Plazzotta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calligaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213954" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito J.R. Amaral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Wever" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing Ilochonwu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c07762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Malakooti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Lu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Xiang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bai" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c02302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korhonen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forsman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osterberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.74" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Frankov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Roig-Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meulewaeter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.09.039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12051010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03312-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Korhonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419100v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02422-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Dur&#227;es" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Erkey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale del Gaudio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091815" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Labidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Zrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Hamzaoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.10.055" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419087v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115152" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettache Azzeddine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2189-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419323v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podshivalov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronnikov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.74" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Afsahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dimic-Misic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaddeus Maloney" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1678-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Akil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lehnen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1583-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419183v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Abou-Saleh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelas Paniagua" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06820-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419292v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.048" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ries" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanah Radhi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Green" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Moffat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b06939" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Milow" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc01189c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100481v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathirvel Ganesan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gurikov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.05.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647843v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Green" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Ries" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09509-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057679v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Vorwerg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01272" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414780v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cousin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kurek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24452" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciolacu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Vasilescu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.084" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411790v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0960-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420034v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dobosz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354142v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Bulota" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0779-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263799v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdennadher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4938224" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bercea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Harabagiu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencong Wang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faxue Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.065" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139845v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p099-104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115473v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Le" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5112108" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158654v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.045" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420120v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang W." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li F." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu J." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navard P." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0544-z" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140075v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p020-025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S. Keating" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Parker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401652c" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954564v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kravchenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sultanov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012501614010023" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022581v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500345u" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023236v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut G&#233;rard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Podshivalov" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bronnikov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2014.64" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420159v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Spatareanu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Sacarescu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.060" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.01.085" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678047v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.090" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC0RQCLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Krasilnikova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu. Grankina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Solovtsova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Nikitin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012501613060067" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0HCK3NH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769803v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.066" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7VS8ZSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.02.010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XJ6L8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699515v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.03.015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0CSH6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749916v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Hall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Lovell" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306829c" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752318v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5131C5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640660v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9610-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHT5736J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9552-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEEF9993ADF08CFA0520E6AF4B735EDE6352EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522043v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4809-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6DT12TD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574148v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.10.043" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3SG3B4B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Desse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wolf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.028" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWCQHKHL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623531v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Duc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.027" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PF6F91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509783v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tarabukina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoolsho Zoolshoev" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melenevskaya" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.022" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SVJQXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574159v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walker" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Damion" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven F. Tanner" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1006807" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509785v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Fraiseau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914911b" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LHRHVJHF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1024203" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Smacchia" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9448-0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMG99NN2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830963v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vesnebolotskaya" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Bel'Nikevich" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427210110212" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSHH4S9V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509464v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schlufter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Liebert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm801430x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fifere" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spulber Mariana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9539-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SWP190N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3123216" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509260v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9287-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43D55HS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508429v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madian Abu-Hardan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.012" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8328WHQN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673493v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Elyashevich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427208100212" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8710HW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509593v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Egal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9185-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8KFDN10Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509823v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.027" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T7DHDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522259v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie M. L. Huijbrechts" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice C.R. Franssen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben M. Visser" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HN1ZPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509828v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700972k" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522050v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.337-359" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574192v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm0702399" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522031v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060376q" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.12.003" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673506v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vervoort" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Weyts" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.046" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K94WVXG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673499v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Epure" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belnikevich" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.099" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CG43Z5M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574189v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.013" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTXQ1CRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673517v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Suleimenov" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Shapenova" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bekturov" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574188v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeo Undina" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.07.012" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4PC7KCH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673546v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Adil'Bekov" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Yu. Pereladov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533049v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roy" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm020100s" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613083v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zanina" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011425o" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z01NJWCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vilesov" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(02)00185-0" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75S2BTPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673696v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(00)00885-5" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZCF0GS5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574760v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;du&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm010002r" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613101v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma981174s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F1TL370N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673703v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-3659(98)00011-X" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPKB9PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673707v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970304e" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-576V7NM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574193v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma951507a" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J2QT6370-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672021v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biganska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259508033463" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673763v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00109a053" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GRBZM397-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673767v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budtov V." TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. A. Frenkel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.1994.070520601" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJCN4XTX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446446v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428087v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428064v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428055v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428092v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879220v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841827v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841775v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841726v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841730v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420261v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou F." TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420307v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groult S." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420222v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420301v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druel L." TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenkel A." TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudron V." TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420209v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardl R." TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorverg W." TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420194v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420231v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420314v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420291v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemeyer P." TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milow B." TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420278v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen F." TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hummel M." TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixta H." TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420258v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420281v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhonen O." TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forsman N." TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sterberg M." TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420237v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada D." TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420243v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420287v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricope G." TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peptanariu D." TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolacu D." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420251v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattlet A." TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbakidi J.-P." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livi S." TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchet-Rumeau J." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420266v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734841v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513529v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Lintunen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109317v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109587v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090222v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722688v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Noto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722722v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vanhille" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678829v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678873v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509576v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509579v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fardim" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenberg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509816v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Mitchell" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964532" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521750v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Relot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578630v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578633v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579407v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531757v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1131" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZWTWFM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514813v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Negrier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058055v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846175v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schulze" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0421-7_6" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776886v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0421-7_5" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522033v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch010" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614107v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rom" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch012" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673717v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673736v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maugey" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720325v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-budtova" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1835-2146" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117035904" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876642v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxiang Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110807" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06647-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Gelas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gericke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06585-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s T Possari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia F &#193;vila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brienzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio G Otoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssusresmgt.4c00511" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877462v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciuffarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Plazzotta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Calligaris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Viola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Mihajlovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijtze Buwalda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2023.112722" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725268v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01074" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Effraimopoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16121628" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groult" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.213954" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito J.R. Amaral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Wever" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121633" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessing Ilochonwu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van den Berghe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01408" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Legay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01518" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c07762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera-Bulla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Lokki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeq Malakooti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Rege" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Lu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202201137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110386" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2021.112148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100471v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Antonio Aguilera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergejs Beluns" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Berglund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122779" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Druel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Kenkel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baudron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01725" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Korhonen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forsman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osterberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.74" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Xiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Bai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.0c02302" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100417v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herburger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Frankov&#225;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Sanhueza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Roig-Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Meulewaeter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.09.039" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02882082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Sixta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12051010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03312-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Korhonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettache Azzeddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2019.1567083" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2189-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02422-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Dur&#227;es" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Erkey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale del Gaudio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24091815" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Labidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Zrida" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hichem Hamzaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.10.055" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01809322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.05.026" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419323v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Podshivalov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bronnikov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2018.74" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419183v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa Abou-Saleh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Hernandez-Gomez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Amsbury" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candelas Paniagua" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06820-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419998v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Akil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lehnen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1583-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Afsahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Dimic-Misic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaddeus Maloney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1678-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419292v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.08.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ries" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asanah Radhi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Green" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Moffat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b06939" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419298v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Niemeyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Milow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8gc01189c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100481v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathirvel Ganesan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Ratke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Gurikov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112144" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cousin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kurek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24452" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01612276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Markevicius" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.09.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Green" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Ries" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09509-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01456917v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0514-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-017-4538-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01674362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waltraud Vorwerg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01272" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263799v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdennadher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4938224" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bercea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Harabagiu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420030v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demilecamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alv&#232;s" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Reichenauer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.09.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LMF1GV4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411790v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciolacu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rudaz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Vasilescu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.084" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0960-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420034v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dobosz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.020" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354142v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindaugas Bulota" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247093v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0779-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencong Wang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faxue Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyong Yu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p020-025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420102v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.022" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WG6SZFJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139845v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p099-104" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215590v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Zhao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim J. Malfait" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brunner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201507328" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP9Z17DN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.01.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01115473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Le" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5112108" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Pour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9002-4" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201507328" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MZW56S9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang W." TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li F." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu J." TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navard P." TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158654v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.04.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420108v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0544-z" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.01.085" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00954564v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Patlazhan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kravchenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sultanov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012501614010023" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960751v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice S. Keating" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Parker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401652c" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0314-3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022581v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calas-Etienne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sallee" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm500345u" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01023236v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut G&#233;rard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Podshivalov" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bronnikov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2014.64" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420159v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Spatareanu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Sacarescu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.060" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678047v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.01.090" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC0RQCLK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861845v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. K. Krasilnikova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yu. Grankina" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Solovtsova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Nikitin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0012501613060067" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0HCK3NH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769803v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.11.066" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7VS8ZSQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00640660v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9610-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHT5736J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00685025v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.02.010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1XJ6L8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749916v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig A. Hall" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Lovell" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306829c" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699515v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2012.03.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF0CSH6H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.043" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LR5131C5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00623531v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Duc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PF6F91H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-011-9552-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEEF9993ADF08CFA0520E6AF4B735EDE6352EE10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522043v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4809-5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6DT12TD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP7ZHV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574148v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.10.043" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3SG3B4B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522265v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Desse" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wolf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.07.028" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWCQHKHL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509783v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tarabukina" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoolsho Zoolshoev" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Melenevskaya" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.09.022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4SVJQXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Fraiseau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914911b" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LHRHVJHF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574159v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Walker" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Damion" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven F. Tanner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1006807" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509754v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1024203" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522085v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Smacchia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9448-0" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMG99NN2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00830963v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vesnebolotskaya" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Bel'Nikevich" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427210110212" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSHH4S9V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509203v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fifere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Pinteala" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spulber Mariana" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9539-4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0SWP190N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509464v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schlufter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Liebert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm801430x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3123216" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508429v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Ang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A. Morris" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madian Abu-Hardan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.01.012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8328WHQN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509260v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9287-z" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-43D55HS2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673493v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Elyashevich" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1070427208100212" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8710HW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509593v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Egal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-007-9185-1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8KFDN10Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509823v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chaudemanche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.09.027" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T7DHDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522259v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie M. L. Huijbrechts" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice C.R. Franssen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben M. Visser" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.02.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HN1ZPTP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509828v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700972k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522031v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060376q" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522050v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.10.337-359" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574192v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm0702399" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.12.003" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673506v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vervoort" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Weyts" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.10.046" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K94WVXG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673499v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Epure" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Belnikevich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.099" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CG43Z5M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574189v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.04.013" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTXQ1CRS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673517v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Suleimenov" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Shapenova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Bekturov" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574188v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeo Undina" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2005.07.012" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4PC7KCH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673546v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Adil'Bekov" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Yu. Pereladov" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533049v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm020100s" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613083v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zanina" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011425o" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z01NJWCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574694v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vilesov" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(02)00185-0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75S2BTPR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673696v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(00)00885-5" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZCF0GS5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574760v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;du&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm010002r" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613101v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma981174s" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F1TL370N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673703v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-3659(98)00011-X" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPKB9PMH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673707v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970304e" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-576V7NM6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574193v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma951507a" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J2QT6370-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00672021v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Biganska" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259508033463" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673763v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00109a053" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GRBZM397-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673767v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Budtov V." TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. A. Frenkel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.1994.070520601" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJCN4XTX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452786v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452808v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Martins" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452801v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandravati Yadav" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446446v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428060v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428087v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosenau" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428064v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428062v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrina Paraskevopoulou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428055v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428092v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454676v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884187v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884204v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879220v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841775v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aguilera" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841827v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841726v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841730v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420266v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen F." TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hummel M." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixta H." TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420261v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou F." TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420301v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druel L." TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenkel A." TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudron V." TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420209v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardl R." TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vorverg W." TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420194v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420307v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groult S." TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420222v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420231v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420314v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420291v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemeyer P." TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milow B." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420278v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420258v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420281v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korhonen O." TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forsman N." TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sterberg M." TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420237v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada D." TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420243v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420287v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pricope G." TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peptanariu D." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolacu D." TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420251v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattlet A." TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbakidi J.-P." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livi S." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchet-Rumeau J." TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734841v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578984v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01578975v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426931v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513529v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Lintunen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144591v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Alves" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01144598v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158597v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas A Huber" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158588v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113013v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courseau" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109317v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113019v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109587v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113159v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113187v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090222v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576685v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576850v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576824v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Wiener" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722688v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Noto" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722722v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vanhille" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503476v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678829v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00678873v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509816v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra E. Hill" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Mitchell" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2964532" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509576v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509579v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fardim" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenberg" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521750v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Relot" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578630v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578633v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579407v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531757v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1131" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HZWTWFM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05449913v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659189v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514813v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Negrier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01436060v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01426951v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058055v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00776886v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0421-7_5" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846175v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schulze" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0421-7_6" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522033v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch010" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614107v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rom" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch012" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673717v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673736v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maugey" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720325v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>