--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture, sociologie des pratiques culturelles, études de réception ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture, sociologie des pratiques culturelles, études de réception ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96DE7560"/>
+    <w:nsid w:val="BDE957A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>