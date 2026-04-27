--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture, sociologie des pratiques culturelles, études de réception ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture, sociologie des pratiques culturelles, études de réception ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDE957A2"/>
+    <w:nsid w:val="9A653CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>