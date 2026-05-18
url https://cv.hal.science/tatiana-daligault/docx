--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture, sociologie des pratiques culturelles, études de réception ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Daligault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en sociologie et en sciences de l'information et de la communication (Université de Limoges, GRESCO, France et Université catholique de Louvain, GIRCAM, Belgique) -ATER en sociologie (Université de Caen Normandie, CERREV, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tatiana-daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1123-5644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">(Titre provisoire) </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire en France et en Belgique francophone</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">En cours depuis octobre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champs de recherche :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la culture et des pratiques culturelles ;     ► Étude de réception et des usages sociaux des médias ;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">     ► Sociologie de la jeunesse et des âges de la vie ;     ► Sociologie de la famille ;     ► Analyse des personnages de séries.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionnage de teen series d’hier et d’aujourd’hui par des élèves en dernière année de secondaire : appropriations différenciées des messages sur les sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Teen series : Genre, sexualités et séries pour ados"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visionner des séries à l’adolescence : du centre à la périphérie de constellations de pratiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au milieu de la marge. La dichotomie centre-périphérie dans les arts et la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité de recherche en sociologie des arts et de la culture (CR-SAC/ Foko-KUKUSO) de la Société suisse de sociologie (SSS), l'Accademia Dimitri et le Dipartimento Formazione e Apprendimento de la SUPSI, Nov 2025, Locarno et Avegno, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir son profil sur une plateforme de VàDA à l’adolescence : organiser, maîtriser et anticiper les temps de visionnage de séries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) &amp; Inégalités - 11e congrès de l'AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie; Session croisée RT11 &amp; RT48, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des lycéen.nes des années 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Séries états-uniennes de network des années 2000 - US Network Series of the 2000s"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimer l’étude d’une culture de masse, populaire et ordinaire ? Le cas du visionnage de séries par des élèves en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Sciences, savoirs et sociétés » - XXIIe congrès international des sociologues de langue française, CR18 Sociologie de l’Art et de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de visionnage, réceptions et usages sociaux des séries par des adolescents en dernière année de secondaire, en France et en Belgique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en Sciences de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale en Sciences de l'Information et de la Communication (ED-SIC); Université de Namur, Dec 2024, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regarder des séries sur multi-supports à l’adolescence : entre autonomisation, optimisation et fragmentation des temps de visionnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorales 2024 de la Société française des sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC (Société française des sciences de l’information et de la communication); CREM (Centre de recherches sur les médiations, université de Lorraine), Jun 2024, Nancy, France. pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries à l'adolescence : apports et limites de l'enquête longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GRESCO Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRESCO, Apr 2023, Limoges (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et usages intrafamiliaux des séries par des adolescent.es en fin de cursus secondaire : temps, espace et écrans partagés dans la sphère familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT33, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales d’adolescent.es en fin de secondaire et visionnage de séries : fluctuations des valeurs d’un bien culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT14, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptions culturelles de séries sur les réseaux sociaux : choix de visionnage (in)différenciés par des adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections, circulations - 10e congrès de l'association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RT15, AFS, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des séries sur les réseaux sociaux : (ré)interroger la notion de « groupe de pairs » pour penser les pratiques culturelles d’adolescent.es en fin de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Culture en régime numérique. Questionner les pratiques, catégories et méthodes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département des études, de la prospective, des statistiques et de la documentation (DEPS) du ministère de la Culture; Équipe EXPERICE (Centre de recherche interuniversitaire Expérience Ressources Culturelles Éducation); Centre Pompidou, Dec 2023, Aubervillers/Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire famille » en visionnant des séries lors de reconfigurations familiales : enjeux relationnels pour des adolescents en fin de cursus secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Parcours de vie et temporalités du faire famille : Nouveaux imaginaires et nouvelles injonctions. Articles thématiques, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séries de network des années 2000 vues par des adolescents des années 2020 : (re)visionnages en accéléré et réceptions négociées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors séries 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Hommel, L’imaginaire au fil des pages. Lectures de science-fiction et fantasy chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12j4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminités adolescentes en crise(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Séries féministes. Culture populaire et technologies du genre, 75 (2), pp.155-172. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.075.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair, Les choses sérieuses. Enquête sur les amours adolescentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.61964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les séries (ne) nous disent (pas) de la vie des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réceptions et usages sociaux des séries par des adolescent.es en dernière année de secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Daligault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILC DAY 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A653CC0"/>
+    <w:nsid w:val="78FE8CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tatiana-daligault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1123-5644" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s360479" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gresco.labo.univ-poitiers.fr/masclet-olivier/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/fr/people/sarah.sepulchre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Daligault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165558v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j4c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MRG1T80T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.075.0155" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.61964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2R4NRZ19-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>