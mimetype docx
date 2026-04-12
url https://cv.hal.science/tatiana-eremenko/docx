--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -745,51 +745,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations et tendances démographiques des pays européens (1980-2010)</w:t>
+                <w:t xml:space="preserve">Populations and Demographic Trends of European Countries (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Eremenko</w:t>
@@ -824,106 +824,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouteillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Demography of the world's regions: situation and trends, 66 (1), pp.9-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179006v1</w:t>
+                <w:t xml:space="preserve">hal-02179007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations and Demographic Trends of European Countries (1980-2010)</w:t>
+                <w:t xml:space="preserve">Populations et tendances démographiques des pays européens (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Eremenko</w:t>
@@ -958,73 +949,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouteillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Démographie des régions du monde : état et tendances, 66 (1), pp.9-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1101.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179007v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration en France des enfants nés à l’étranger</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-023-00205-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.006.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04013687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Steichen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39763-4_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-023-00205-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.006.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04013687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Steichen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39763-4_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>