--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -745,51 +745,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02553999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations and Demographic Trends of European Countries (1980-2010)</w:t>
+                <w:t xml:space="preserve">Populations et tendances démographiques des pays européens (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Eremenko</w:t>
@@ -824,97 +824,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouteillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (English edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Démographie des régions du monde : état et tendances, 66 (1), pp.9-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1101.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179007v1</w:t>
+                <w:t xml:space="preserve">hal-02179006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations et tendances démographiques des pays européens (1980-2010)</w:t>
+                <w:t xml:space="preserve">Populations and Demographic Trends of European Countries (1980-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Eremenko</w:t>
@@ -949,82 +958,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bouteillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Demography of the world's regions: situation and trends, 66 (1), pp.9-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1101.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179006v1</w:t>
+                <w:t xml:space="preserve">hal-02179007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration en France des enfants nés à l’étranger</w:t>
               </w:r>
@@ -1620,243 +1620,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de garde des jeunes enfants issus de familles monoparentales immigrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thierry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149483v1</w:t>
+                <w:t xml:space="preserve">hal-04149485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles dynamiques migratoires et conditions de vie des familles migrantes en France. Le cas des familles monoparentales immigrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modes de garde des jeunes enfants issus de familles monoparentales immigrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Eremenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149485v1</w:t>
+                <w:t xml:space="preserve">hal-04149483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-023-00205-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.006.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04013687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Steichen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39763-4_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Eremenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Unterreiner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41118-023-00205-w" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2020.3397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Levatino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molinero Gerbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Consterdine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Kabbanji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2018.1457432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546399v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thierry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Prigent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546402v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Avdeev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Festy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gaymu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouteillec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1101.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179007v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.006.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397440v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/volume-2-les-familles-face-aux-vulnerabilites/000346li/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04013687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Qadim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Steichen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39763-4_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-04426714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitena Armagnague Roucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rigoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Tersigni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-enfants-migrants-a-lecole/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01542988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BORD0044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>