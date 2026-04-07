--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1548,217 +1548,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Models of Structures to Structures of Models</w:t>
+                <w:t xml:space="preserve">Introduction d'une notion de temps abstrait pour la simulation des modèles AltaRica 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Symposium on Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885900v1</w:t>
+                <w:t xml:space="preserve">hal-02063653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d'une notion de temps abstrait pour la simulation des modèles AltaRica 3.0</w:t>
+                <w:t xml:space="preserve">Advances in the simplification of Fault Trees automatically generated from AltaRica 3.0 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 21, « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.907-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063653v1</w:t>
+                <w:t xml:space="preserve">hal-01826645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the AltaRica 3.0 stepwise simulator by introducing an abstract notion of time</w:t>
               </w:r>
@@ -1833,217 +1833,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the simplification of Fault Trees automatically generated from AltaRica 3.0 models</w:t>
+                <w:t xml:space="preserve">ALTARICA WIZARD: AN INTEGRATED MODELING AND SIMULATION ENVIRONMENT FOR ALTARICA 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.907-914</w:t>
+              <w:t xml:space="preserve">Congrés Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826645v1</w:t>
+                <w:t xml:space="preserve">hal-01945932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALTARICA WIZARD: AN INTEGRATED MODELING AND SIMULATION ENVIRONMENT FOR ALTARICA 3.0</w:t>
+                <w:t xml:space="preserve">From Models of Structures to Structures of Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">4th IEEE International Symposium on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945932v1</w:t>
+                <w:t xml:space="preserve">hal-01885900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability assessment of phased-mission systems with AltaRica 3.0</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2022.121363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2019.098809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15842-1_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bennaceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_682-cd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_671-cd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_680-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826645v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Feiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mortada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Brameret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Cherfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlhuber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119730v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2022.121363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2019.098809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15842-1_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bennaceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_682-cd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_671-cd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_680-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Feiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mortada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Brameret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Cherfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlhuber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119730v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>