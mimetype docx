--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -358,51 +358,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of stochastic Boolean equations from AltaRica 3.0 models: towards a better readability of generated models</w:t>
+                <w:t xml:space="preserve">AltaRica Wizard : un environnement de modélisation et de simulation pour l'analyse de systèmes d'équations Booléennes stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
@@ -429,75 +429,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24 "Les métiers du risque : clés de la réindustrialisation et de la transition écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766750v1</w:t>
+                <w:t xml:space="preserve">hal-04766763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AltaRica Wizard : un environnement de modélisation et de simulation pour l'analyse de systèmes d'équations Booléennes stochastiques</w:t>
+                <w:t xml:space="preserve">Automatic generation of stochastic Boolean equations from AltaRica 3.0 models: towards a better readability of generated models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
@@ -524,51 +524,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24 "Les métiers du risque : clés de la réindustrialisation et de la transition écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766763v1</w:t>
+                <w:t xml:space="preserve">hal-04766750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary safety assessment of a distributed propulsion electrical system</w:t>
               </w:r>
@@ -1085,490 +1085,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model synchronization: a formal framework for the management of heterogeneous models</w:t>
+                <w:t xml:space="preserve">Synchronization of System Architecture and Safety Models: a Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Model Based Safety Assessment, IMBSA 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32872-6_11⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE46696.2019.8984515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357381v1</w:t>
+                <w:t xml:space="preserve">hal-02357379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of System Architecture and Safety Models: a Proof of Concept</w:t>
+                <w:t xml:space="preserve">Modeling patterns for the assessment of maintenance policies with AltaRica 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Systems Engineering, ISSE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Edimbourg, United Kingdom. </w:t>
+              <w:t xml:space="preserve">International Symposium on Model Based Safety Assessment, IMBSA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Thessalonique, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSE46696.2019.8984515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32872-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357379v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling patterns for the assessment of maintenance policies with AltaRica 3.0</w:t>
+                <w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Model Based Safety Assessment, IMBSA 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357383v1</w:t>
+                <w:t xml:space="preserve">hal-02433834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t>
+                <w:t xml:space="preserve">Model synchronization: a formal framework for the management of heterogeneous models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Model Based Safety Assessment, IMBSA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Thessalonique, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32872-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433834v1</w:t>
+                <w:t xml:space="preserve">hal-02357381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d'une notion de temps abstrait pour la simulation des modèles AltaRica 3.0</w:t>
               </w:r>
@@ -1643,217 +1643,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the simplification of Fault Trees automatically generated from AltaRica 3.0 models</w:t>
+                <w:t xml:space="preserve">Enhancement of the AltaRica 3.0 stepwise simulator by introducing an abstract notion of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.907-914</w:t>
+              <w:t xml:space="preserve">28th European Safety and Reliability Conference, ESREL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826645v1</w:t>
+                <w:t xml:space="preserve">hal-01826656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the AltaRica 3.0 stepwise simulator by introducing an abstract notion of time</w:t>
+                <w:t xml:space="preserve">Advances in the simplification of Fault Trees automatically generated from AltaRica 3.0 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Safety and Reliability Conference, ESREL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway. pp.907-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826656v1</w:t>
+                <w:t xml:space="preserve">hal-01826645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALTARICA WIZARD: AN INTEGRATED MODELING AND SIMULATION ENVIRONMENT FOR ALTARICA 3.0</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2022.121363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2019.098809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15842-1_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bennaceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_682-cd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_671-cd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_680-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Feiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mortada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Brameret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Cherfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlhuber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119730v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2022.121363" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2019.098809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766047v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15842-1_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429734v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bennaceur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_682-cd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_671-cd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_680-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32872-6_11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826656v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885900v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707373v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Feiler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hugues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Virelizier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64119-5_2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mortada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789435v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Brameret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Cherfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Friedlhuber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01119730v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>