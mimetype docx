--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Zerjal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and gut microbiota in laying chickens under contrasting feeding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8210. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.107044. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227700. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.882. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken seme cryopreservation and use for the restoration of rare genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (1), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pey360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer- and behavior-related genes are targeted by selection in the Tasmanian devil (Sarcophilus harrisii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics for ruminants in developing countries: from principles to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of marginal causal relationships in gene networks from observational and interventional expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0171142. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature in hens estimated by infrared thermography at normal or hot temperatures and genetic correlations with egg and feather quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb (bas) Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1594-1601. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm animal genetic and genomic resources from an agroecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of America: tracing the genetic footprints of the global diffusion of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2671-2682. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize genetic diversity and association mapping using transposable element insertion polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (8), pp.1521-1537. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid structural and epigenetic reorganization near transposable elements in hybrid and allopolyploid genomes in Spartina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Parisod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (4), pp.1003-1015. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Affinities of the HapMap Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Gitschier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Knijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tyler-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.e4684. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004684.g001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of UGT2B17 Copy-Number Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donglin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengtang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal insights into the genetic impact of the caste system in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpita Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumarasamy Thangaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Y. S. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kearley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121 (1), pp.137 - 144. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-006-0282-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Indian roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Carvalho-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tyler-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02705228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Demography in East Asia: A North–South Contrast in Human Population Expansion Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunfang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.2431-2439. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.054270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variation in copy number in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen R Fitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Feuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George H Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7118), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Spread of a Y-Chromosomal Lineage in Northern China and Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Keun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77 (6), pp.1112-1116. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENP-A is required for accurate chromosome segregation and sustained kinetochore association of BubR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Vagnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Fukagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (10), pp.3967-3981. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.25.10.3967-3981.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetic Legacy of the Mongols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bertorelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spencer Spencer Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 72 (3), pp.717-721. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/367774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short tandem repeat-based phylogeny for the human Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Röhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Lünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/302953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relationships of Asians and Northern Europeans, Revealed by Y-Chromosomal DNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumbein Dashnyam,'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpita Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Roewer72</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (5), pp.1174-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of microsatellite-based Y chromosome haplotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Knijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieltjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (9), pp.1602-1607. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.1150180920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old wine in new bottles : Factorial analyses in the age of multi-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A richer gut microbiota is related to better feed efficiency and diet adaptability in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Gallus and contribution of the different species to the domestication of chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTD-driven selection in the Tasmanian devil (Sarcophilus harrisii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Chicken Domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver in sex-linked dwarf and wild-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature measured by infra-red thermography in laying hens exposed to high temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang U. Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. T. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.775-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources génétiques aviaires, un enjeu majeur pour la recherche et les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of the persistency of production, quality, and efficiency traits in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.812, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early rearing system on later performance of commercial laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.418, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORM PROTOCOL TESTS AND SEQUENCE CHECKS ? THE EXPERIENCE FROM MULTIOMICS MICROBIOTA DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Séminaire des Doctorants du Département de Génétique Animale (SDDGA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluate the impact of abiotic stressors (heat and suboptimal diet) on the gut microbiota of two chicken lines diverging in feed efficiency, using the 16S rRNA high throughput sequence technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling genetic exchanges between Gallus gallus and Gallus sonneratii in order to better understand the domestication of chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du nanisme lié au sexe (Dwarf) sur l'expression des gènes du foie chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the trade-off in resource allocation between production and immunity traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. , 39 slides ; 4 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2017, Xth European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.576, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium of Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to select the laying hen of the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hendrix Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lahalle-Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on liver trascriptome in chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver from chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, France. pp.20-23, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs génétiques de la rusticité et sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rusticité l’animal, la race, le système d’élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rusticité : l’animal, la race, le système d’élevage ? Pastum hors-série. Association Française de Pastoralisme, Agropolis international et Cardère éditeur. 120 p., 2011, 978-2-914053-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana Zerjal </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci and genetic correlations of lipid reserves and production traits in aging laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2026.106963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic background of body reserves in laying hens through backfat thickness phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (e41), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and gut microbiota in laying chickens under contrasting feeding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.8210. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58374-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trade-offs between feed efficiency, growth-related traits, and immune activity in experimental lines of layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00636-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the history of the genus Gallus through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.107044. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation has short and long-term effects on the development and the physiology of the Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho-Vitorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0227700. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0227700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken seme cryopreservation and use for the restoration of rare genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bailliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (1), pp.447-455. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pey360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.882. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics for ruminants in developing countries: from principles to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer- and behavior-related genes are targeted by selection in the Tasmanian devil (Sarcophilus harrisii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (8), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0201838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of marginal causal relationships in gene networks from observational and interventional expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Nuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0171142. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature in hens estimated by infrared thermography at normal or hot temperatures and genetic correlations with egg and feather quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tb (bas) Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1594-1601. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm animal genetic and genomic resources from an agroecological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94 (4), pp.586-600. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pev028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profile of hypothalamic neuropeptides in chicken lines selected for high or low residual feed intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sintubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Greene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropeptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npep.2014.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of laying hens segregating for the frizzle gene under thermoneutral and high ambient temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin B. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (6), pp.1474-1485. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2012-02840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of America: tracing the genetic footprints of the global diffusion of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2671-2682. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize genetic diversity and association mapping using transposable element insertion polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (8), pp.1521-1537. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid structural and epigenetic reorganization near transposable elements in hybrid and allopolyploid genomes in Spartina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Parisod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (4), pp.1003-1015. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Affinities of the HapMap Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Gitschier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Knijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tyler-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.e4684. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0004684.g001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Evolution of UGT2B17 Copy-Number Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donglin Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengtang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 83 (3), pp.337 - 346. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajhg.2008.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Indian roots?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Carvalho-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tyler-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02705228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-chromosomal insights into the genetic impact of the caste system in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpita Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumarasamy Thangaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmund Y. S. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kearley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121 (1), pp.137 - 144. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-006-0282-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Demography in East Asia: A North–South Contrast in Human Population Expansion Times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunfang Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.2431-2439. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.054270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global variation in copy number in the human genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shumpei Ishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen R Fitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Feuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George H Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 444 (7118), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Spread of a Y-Chromosomal Lineage in Northern China and Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Keun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77 (6), pp.1112-1116. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENP-A is required for accurate chromosome segregation and sustained kinetochore association of BubR1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Vagnarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuo Fukagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (10), pp.3967-3981. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.25.10.3967-3981.2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetic Legacy of the Mongols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Bertorelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Spencer Spencer Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 72 (3), pp.717-721. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/367774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short tandem repeat-based phylogeny for the human Y chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Röhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Lünnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catrin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 67 (1), pp.182-196. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/302953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Relationships of Asians and Northern Europeans, Revealed by Y-Chromosomal DNA Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumbein Dashnyam,'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpita Pandya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Roewer72</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (5), pp.1174-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of microsatellite-based Y chromosome haplotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Knijff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dieltjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrophoresis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (9), pp.1602-1607. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/elps.1150180920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme génétique de l'état des réserves corporelles par l'épaisseur de tissu adipeux dorsal chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France. pp.206, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old wine in new bottles : Factorial analyses in the age of multi-omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPA, Jun 2023, Bari, Italy. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A richer gut microbiota is related to better feed efficiency and diet adaptability in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective sweep mapping in the R+ R-chicken lines divergently selected for RFI (residual feed intake)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFTD-driven selection in the Tasmanian devil (Sarcophilus harrisii)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of long-term heat stress on production, egg quality and physiological traits in four experimental lines of layers differing in heat tolerance and feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle M. Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the genus Gallus and contribution of the different species to the domestication of chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanbadam Sathyakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Chicken Domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver in sex-linked dwarf and wild-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of body surface temperature measured by infra-red thermography in laying hens exposed to high temperature conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des NGS pour la caractérisation génétique de lignées de poulet de chair et poules de ponte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.556-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using NGS data to characterize genetics of meet-type and egg-type chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness to chronic heat stress in laying hens: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utlwanang U. Moreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. T. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas T. Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. pp.775-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTLs liés à l'efficacité alimentaire de la poule pondeuse dans des lignées divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the Frizzle (F) gene on egg production traits under standard and high ambient temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources génétiques aviaires, un enjeu majeur pour la recherche et les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of laying hen livers in relation to age and interaction with early liferearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4d8d, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of the persistency of production, quality, and efficiency traits in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.812, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of early rearing system on later performance of commercial laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.418, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORM PROTOCOL TESTS AND SEQUENCE CHECKS ? THE EXPERIENCE FROM MULTIOMICS MICROBIOTA DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Séminaire des Doctorants du Département de Génétique Animale (SDDGA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluate the impact of abiotic stressors (heat and suboptimal diet) on the gut microbiota of two chicken lines diverging in feed efficiency, using the 16S rRNA high throughput sequence technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling genetic exchanges between Gallus gallus and Gallus sonneratii in order to better understand the domestication of chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Suez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface temperature variation under chronic high temperature in four experimental layer chicken lines differing for heat resistance and feed efficiency traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelie Tholance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du nanisme lié au sexe (Dwarf) sur l'expression des gènes du foie chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Monneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Guildford, United Kingdom. 2017, International Symposium 2017 of the Avian Genetics and Immunity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the trade-off in resource allocation between production and immunity traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. , 39 slides ; 4 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanaïque Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the management of poultry genetic diversity within CRB-Anim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Baillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint-Malo, France. 2017, Xth European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. Academic Publishers, Annual Meeting of the European Association for Animal Production, pp.576, 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of body surface temperature in laying hens exposed to chronic heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Symposium of Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to select the laying hen of the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.B. Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hendrix Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age effect on liver trascriptome in chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight in the genetic diversity of wild and domestic [i]Gallus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lahalle-Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape genomics and multivariate analysis: examples and prospects for poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, France. pp.20-23, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide transcriptomic analysis of liver from chicken lines selected for residual feed consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Venise, Italy. 2013, Proceedings of the 8th European Symposium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs génétiques de la rusticité et sélection animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Verrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rusticité l’animal, la race, le système d’élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La rusticité : l’animal, la race, le système d’élevage ? Pastum hors-série. Association Française de Pastoralisme, Agropolis international et Cardère éditeur. 120 p., 2011, 978-2-914053-59-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des volailles résistantes à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58374-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201838" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monneret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171142" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00153" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rousselet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1807-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD4RRRQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parisod" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03029.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378430v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gitschier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Knijff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tyler-Smith" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004684.g001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Xue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Sun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Daly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtang Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.08.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Pandya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarasamy Thangaraj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Y. S. Ling" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kearley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-006-0282-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carvalho-Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02705228" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Bao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suling Zhu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunfang Shu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.054270" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378416v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Ishikawa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen R Fitch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Feuk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Perry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378462v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Keun Lim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498583" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022338v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vagnarelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Fukagawa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Burns" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.10.3967-3981.2005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378421v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bertorelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spencer Spencer Wells" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/367774" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forster" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R&#246;hl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra L&#252;nnemann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Brinkmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302953" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumbein Dashnyam,'" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kayser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Roewer72" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieltjes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krawczak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150180920" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04475663v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099292v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000377v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189527v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198453v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930031v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176327v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04475679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605131v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Baumard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58374-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Suez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanbadam Sathyakumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107044" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bailliard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Seigneurin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey360" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201838" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504607v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monneret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Nuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171142" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tb (bas) Rodenburg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fablet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000616" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00153" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang Moreri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B. Rodenburg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sintubin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Greene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bordas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2014.04.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin B. Rivet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2012-02840" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rousselet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1807-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD4RRRQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parisod" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Salmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03029.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao He" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gitschier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Knijff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tyler-Smith" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004684.g001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378435v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Xue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglin Sun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Daly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtang Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2008.08.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Carvalho-Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02705228" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Pandya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumarasamy Thangaraj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Y. S. Ling" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kearley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-006-0282-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378452v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Bao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suling Zhu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunfang Shu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.054270" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Redon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumpei Ishikawa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen R Fitch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Feuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Perry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05329" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Keun Lim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498583" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane R&#233;gnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Vagnarelli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Fukagawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Burns" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.10.3967-3981.2005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bertorelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spencer Spencer Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/367774" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Forster" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne R&#246;hl" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra L&#252;nnemann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Brinkmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/302953" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156329v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumbein Dashnyam,'" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Kayser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Roewer72" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieltjes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krawczak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.1150180920" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135582v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099292v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelie Tholance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle M. Darras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04475663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Fresard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Marsaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000659v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Marthey" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019218v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utlwanang U. Moreri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. T. Rodenburg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000377v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Heams" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189527v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heams" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Rivet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560740v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198555v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198453v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930031v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176327v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04475679v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606588v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605580v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605141v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Baillard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535238v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Rodenburg" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796704v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796865v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194128v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193928v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lahalle-Faucon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189793v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193799v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193920v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>