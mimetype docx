--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tayeb Lemlouma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Tayeb Lemlouma received an engineering degree in computer science from the University of Sciences and Technology Houari Boumediene (USTHB), Algies, Algeria, in 1999. After one year of M. S. in programming and systems in the USTHB University, he received a M. S. exemption from the French &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, France, in 2001, a Ph.D. degree in systems and software from the &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, in 2004, the French associate professor Qualification in computer science, in 2005 and the French Habilitation à Diriger des Recherche (HDR) in 2018, and in 2020, the French national award of scientific excellence (PEDR) with the highest rating for 4 years (2020-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma achieved his Ph.D. within the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research team (renamed </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from 2002) in the National Research Institute in Computer Science and Control (INRIA Rhône-Alpes, Grenoble, France) from 2001 to 2002, then in the WAM research team (ex Opera, INRIA) from 2002 to 2004. He followed a Post-Doctoral position in the WAM team from 2004 to 2005. He was a member the Device Independence working group of the World Wide Web Consortium (DI-WG, W3C) from 2003 to 2005. From 2005 to 2006, he was a member of the RAM team in the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Laboratory of Avignon, France and a Temporary Lecturer and Research Assistant in the Avignon University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma is currently associate professor (maître de conférences HDR) at the University of Rennes I (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Lannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), France, and a member of the computer science Laboratory &amp;quot;Institut de Recherche en Informatique et Systèmes Aléatoires&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UMR 6074) at Lannion, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current research interests include Context-awareness, Pervasive and Ubiquitous Computing, Context Profiling and Services/Content Adaptation, Smart and Media Services in Heterogeneous Environments and Smart Content Delivery. His research focuses currently on these topics in the context of smart environments and smart services in ehealth for elderly and dependent persons. Dr. Lemlouma holds one (1) book and authored or co-authored more than ten (10) peer-reviewed journal articles, more than thirty (30) peer-reviewed conference and workshop papers in addition to eighteen (18) industrial and research reports and one (1) W3C standardization note. Since 2001, he participated or still participates to regional, national, European and international research projects. Such in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNPq-INRIA project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEMT) between INRIA Laboratory (Rhône-Alpes) and the &amp;quot;Instituto de Informatica&amp;quot; of UFRGS - Brazil (2001-2002), he was the main actor in the industrial contract between INRIA Laboratory and Alcatel Bell - Belgium (2001-2004) with a production, as the main author, of many industrial deliverables and the coordinator of several related F2F meetings. He was a permanent member of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">device independence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DI) working group of the W3C standardization consortium (2003-2005). He participated, as a leader of the mobility and services task, in the AGILE </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project (submitted in 2008, obtained an A evaluation by the ANR and labeled by the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media & Networks Competitiveness Cluster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He co-coordinated (with B. Radier, Orange Labs - Lannion) the ANR project &amp;quot;Towards Autonomic Networking Architecture for Fixed/Mobile Convergence Enhancements and Mobility Management for Multiservice Users&amp;quot; with important industrial groups such as Orange Labs and Alcatel (submitted in 2009, obtained an A evaluation by the French ANR agency and labeled by the Media & Networks Competitiveness Cluster). He supervised the work of Selim Elouze (Orange, 2010-2013) mainly involved with the European FP7 project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVISION</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Co-optimisation of overlay applications and underlying networks). He is the leader and co-coordinator (with P. Roose, LIUPPA - Bayonne-Anglet) of the ANR DHSH project proposal (Digital Health Smart Homes) involving 9 important academic and industrial partners (submitted in 2013 and labeled by the Media & Networks Competitiveness Cluster).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2009 to 2013, Dr. Lemlouma acted as an elected member (elected in 2009 then in 2011) in the Research Committee of the IUT of Lannion (Rennes I University). In October 2009, he acted as an Expert for the International Collaboration between the French CIEP (Centre International d'Etudes Pédagogiques) and Tunisia around the topic of the Evolution of Wireless Networks. From 2006 to 2008 he acted as a member of Network and Telecommunication Department Board (IUT of Lannion). In 2008, he participated as an external evaluator in the Faculty Recruiting Committee for the Associate Professor position MCF 1613, CNU 27 (IUT of Lannion - Rennes I University). He was the organizer, a member and the research contact of the Faculty Recruiting Committees (Selection Committees) for the folowing Associate Professor positions: MCF27RT2012 (2012/2013), MCF0895 (2010/2011), MCF339 (2009/2010) and MCF613 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University) and the research contact of the University Professor position PR 342 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">As part of his professional activities linked to the computer science networking community, Dr. Lemlouma acted as the Chair of the International Workshop on Pervasive Services and Technologies for Telecommunications (PSTT 2009) fused with ICMUT'09 (International Conference on Ultra Modern Telecommunications and Control Systems). He is the organizer and General Chair of the International Workshop on e-Health Pervasive Wireless Applications and Services (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS 2013, 2014, 2015, 2016, and 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in conjunction with the IEEE WiMob conference, the Chair of the session &amp;quot;Services and Mobile Applications&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGN-08</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in the 48th IEEE International Conference on Communications (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICC 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is/was a technical reviewer for the IEEE Transactions on Mobile Computing (2017), IEEE Wireless Communications Magazine, Special Issue on IoT: Protocol Stack, Cross-Layer, and Power Consumption Issues (2016), IEEE Wireless Communications Magazine (2013), the Elservier Journal on Ad Hoc Networks (2013), the IEEE Pervasive Computing Journal (2006 and 2007), and for the Special Issue on &amp;quot;Emerging Wireless Networks&amp;quot; of the Computers and Electrical Engineering Journal, Elsevier (2008).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma also acted or still acts as a TPC member of the following: IEEE WiMob eHPWAS'17/16/15/14/13, MoWNet'16, IEEE ICC'14, IEEE QoS-QoE'13 WS (9th IEEE IWCMC'13) ; SIGMAP'14, '13,'12,'11,'10,'09,'08,'07 ; WEBIST'14, '13,'12,'11,'10,'09,'08,'07,'06,'05 ; ICSNC'11 ; EATIS'09,'08,'07,'06 ; IEEE WISe'09 ; EACP'08 ; ASBS'2008; ACM SAC'07,'06,'05; MCMP '05 ; ISICT'04 ; ACM DocEng'03 ; ACM MobiSys'03 and ISPS'01..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please visit : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://people.irisa.fr/Tayeb.Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Knowledge System for Designing, Modeling, and Recognizing the Behavior of Elderly People in Smart Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-01876-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Generic Home Emergency Management and Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved extreme learning machine model for the prediction of human scenarios in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2017-2030. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1062-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Media Access with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJVCSN, International Journal of Virtual Communities and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijvcsn.2015070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Hierarchical and Distributed Method for Selecting a Radio Network and a Transmission Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Omnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianshu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmcmc.2013100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAC, une architecture pour l'adaptation multimédia sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (7), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Benefits of a Multi-Operator Approach to Enhance Cellular Connectivity of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington DC, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10758955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing a Composite Model Versus Chained Models to Locate a Nearest Visual Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taichung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular and asymmetric cooperation in a multi-player Graph-based Iterated Prisoner's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Multi-label classification of Multi-resident activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2021: 22nd International Conference on Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91608-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent OpenAI Gym Environment for Telecom Providers Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2021 - 24th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory Approach in Multi-agent Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sensing Algorithm for IoT Applications with Data and Temporal Accuracy Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Neural Network Approach for Unusual Behavior Prediction in Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Elman Neural Network for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.697-707, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic -based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.83-89, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989250.2989269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic–based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Symposium on Mobility Management and Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sensor Networks (SENSORNETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-Identity Management Based on Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberkak Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Network Collaboration Interface for CDNs and Clouds Services Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellouze Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 48th IEEE International Conference on Communications (ICC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a Service Level Negotiation Protocol using Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth IEEE symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Architecture Sensible au Contexte pour l'Accès et l'Utilisation des Ressources Médias dans les Maisons Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for improving network-aided CDN server selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP/NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the User Experience by Web Technologies for Complex Multimedia Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.444-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Context-aware Broadcasting Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillouard Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonjour Servane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Implementation of Utility Functions to Define an Optimal Partition of a Multicast Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Networks (ICN'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, St. Maarten, Saint Martin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen ou la gestion dynamique et autonome de machines virtuelles dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième Colloque francophone sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Cellular Gateway for Providing Shared Services and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Luciana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Oza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Systems and Networks Communications (ICSNC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France. pp.356 - 361, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2010.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNM: A New Platform for Cellular Networks Measurements and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cespedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications, Networking and Mobile Computing, 2007. WiCom 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.2968 - 2971, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICOM.2007.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Interaction and Formatting for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 ACM Symposium on Document Engineering, DocEng 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bristol, United Kingdom. pp.98-100, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1096601.1096627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptation for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM2004, International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Berkeley, CA, United States. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Multimedia Presentation for User Preferences and Limited Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Resources Adaptation for Limited Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ICCC/IFIP International Conference on Electronic Publishing, ELPUB 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Minho, Portugal. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Content Delivery for Different Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Applications and the Internet (SAINT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, FL, United States. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSALLY: A Context-Aware Architecture for Multimedia Access in Digital Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Guyot. Springer Berlin Heidelberg, pp.9, 2013, Lecture Notes in Computer Science, 978-3-642-38226-0. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38227-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. 248 p., 2010, 978-613-1-51695-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents Ultimatum Game with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando De La Prieta; Philippe Mathieu; Jaime Andrés Rincón Arango; Alia El Bolock; Elena Del Val; Jaume Jordán Prunera; João Carneiro; Rubén Fuentes; Fernando Lopes; Vicente Julian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights in Practical Applications of Agents, Multi-Agent Systems, and Trust-worthiness. The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1233, Springer, pp.267-278, 2020, Communications in Computer and Information Science, 978-3-030-51998-8. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51999-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Media Services through TV Sets for Elderly and Dependent Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balwant Godara, Konstantina S. Nikita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.30-40, 2013, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-642-37892-8. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37893-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-Based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia dans des Environnements Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Context-Aware and Adaptive Approaches for Services in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Rennes 1 [UR1], 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01940911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tayeb Lemlouma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Tayeb Lemlouma received an engineering degree in computer science from the University of Sciences and Technology Houari Boumediene (USTHB), Algies, Algeria, in 1999. After one year of M. S. in programming and systems in the USTHB University, he received a M. S. exemption from the French &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, France, in 2001, a Ph.D. degree in systems and software from the &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, in 2004, the French associate professor Qualification in computer science, in 2005 and the French Habilitation à Diriger des Recherche (HDR) in 2018, and in 2020, the French national award of scientific excellence (PEDR) with the highest rating for 4 years (2020-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma achieved his Ph.D. within the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research team (renamed </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from 2002) in the National Research Institute in Computer Science and Control (INRIA Rhône-Alpes, Grenoble, France) from 2001 to 2002, then in the WAM research team (ex Opera, INRIA) from 2002 to 2004. He followed a Post-Doctoral position in the WAM team from 2004 to 2005. He was a member the Device Independence working group of the World Wide Web Consortium (DI-WG, W3C) from 2003 to 2005. From 2005 to 2006, he was a member of the RAM team in the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Laboratory of Avignon, France and a Temporary Lecturer and Research Assistant in the Avignon University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma is currently associate professor (maître de conférences HDR) at the University of Rennes I (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Lannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), France, and a member of the computer science Laboratory &amp;quot;Institut de Recherche en Informatique et Systèmes Aléatoires&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UMR 6074) at Lannion, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current research interests include Context-awareness, Pervasive and Ubiquitous Computing, Context Profiling and Services/Content Adaptation, Smart and Media Services in Heterogeneous Environments and Smart Content Delivery. His research focuses currently on these topics in the context of smart environments and smart services in ehealth for elderly and dependent persons. Dr. Lemlouma holds one (1) book and authored or co-authored more than ten (10) peer-reviewed journal articles, more than thirty (30) peer-reviewed conference and workshop papers in addition to eighteen (18) industrial and research reports and one (1) W3C standardization note. Since 2001, he participated or still participates to regional, national, European and international research projects. Such in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNPq-INRIA project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEMT) between INRIA Laboratory (Rhône-Alpes) and the &amp;quot;Instituto de Informatica&amp;quot; of UFRGS - Brazil (2001-2002), he was the main actor in the industrial contract between INRIA Laboratory and Alcatel Bell - Belgium (2001-2004) with a production, as the main author, of many industrial deliverables and the coordinator of several related F2F meetings. He was a permanent member of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">device independence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DI) working group of the W3C standardization consortium (2003-2005). He participated, as a leader of the mobility and services task, in the AGILE </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project (submitted in 2008, obtained an A evaluation by the ANR and labeled by the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media & Networks Competitiveness Cluster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He co-coordinated (with B. Radier, Orange Labs - Lannion) the ANR project &amp;quot;Towards Autonomic Networking Architecture for Fixed/Mobile Convergence Enhancements and Mobility Management for Multiservice Users&amp;quot; with important industrial groups such as Orange Labs and Alcatel (submitted in 2009, obtained an A evaluation by the French ANR agency and labeled by the Media & Networks Competitiveness Cluster). He supervised the work of Selim Elouze (Orange, 2010-2013) mainly involved with the European FP7 project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVISION</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Co-optimisation of overlay applications and underlying networks). He is the leader and co-coordinator (with P. Roose, LIUPPA - Bayonne-Anglet) of the ANR DHSH project proposal (Digital Health Smart Homes) involving 9 important academic and industrial partners (submitted in 2013 and labeled by the Media & Networks Competitiveness Cluster).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2009 to 2013, Dr. Lemlouma acted as an elected member (elected in 2009 then in 2011) in the Research Committee of the IUT of Lannion (Rennes I University). In October 2009, he acted as an Expert for the International Collaboration between the French CIEP (Centre International d'Etudes Pédagogiques) and Tunisia around the topic of the Evolution of Wireless Networks. From 2006 to 2008 he acted as a member of Network and Telecommunication Department Board (IUT of Lannion). In 2008, he participated as an external evaluator in the Faculty Recruiting Committee for the Associate Professor position MCF 1613, CNU 27 (IUT of Lannion - Rennes I University). He was the organizer, a member and the research contact of the Faculty Recruiting Committees (Selection Committees) for the folowing Associate Professor positions: MCF27RT2012 (2012/2013), MCF0895 (2010/2011), MCF339 (2009/2010) and MCF613 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University) and the research contact of the University Professor position PR 342 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">As part of his professional activities linked to the computer science networking community, Dr. Lemlouma acted as the Chair of the International Workshop on Pervasive Services and Technologies for Telecommunications (PSTT 2009) fused with ICMUT'09 (International Conference on Ultra Modern Telecommunications and Control Systems). He is the organizer and General Chair of the International Workshop on e-Health Pervasive Wireless Applications and Services (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS 2013, 2014, 2015, 2016, and 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in conjunction with the IEEE WiMob conference, the Chair of the session &amp;quot;Services and Mobile Applications&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGN-08</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in the 48th IEEE International Conference on Communications (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICC 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is/was a technical reviewer for the IEEE Transactions on Mobile Computing (2017), IEEE Wireless Communications Magazine, Special Issue on IoT: Protocol Stack, Cross-Layer, and Power Consumption Issues (2016), IEEE Wireless Communications Magazine (2013), the Elservier Journal on Ad Hoc Networks (2013), the IEEE Pervasive Computing Journal (2006 and 2007), and for the Special Issue on &amp;quot;Emerging Wireless Networks&amp;quot; of the Computers and Electrical Engineering Journal, Elsevier (2008).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma also acted or still acts as a TPC member of the following: IEEE WiMob eHPWAS'17/16/15/14/13, MoWNet'16, IEEE ICC'14, IEEE QoS-QoE'13 WS (9th IEEE IWCMC'13) ; SIGMAP'14, '13,'12,'11,'10,'09,'08,'07 ; WEBIST'14, '13,'12,'11,'10,'09,'08,'07,'06,'05 ; ICSNC'11 ; EATIS'09,'08,'07,'06 ; IEEE WISe'09 ; EACP'08 ; ASBS'2008; ACM SAC'07,'06,'05; MCMP '05 ; ISICT'04 ; ACM DocEng'03 ; ACM MobiSys'03 and ISPS'01..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please visit : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://people.irisa.fr/Tayeb.Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Knowledge System for Designing, Modeling, and Recognizing the Behavior of Elderly People in Smart Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-01876-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Generic Home Emergency Management and Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved extreme learning machine model for the prediction of human scenarios in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2017-2030. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1062-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Media Access with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJVCSN, International Journal of Virtual Communities and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijvcsn.2015070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Hierarchical and Distributed Method for Selecting a Radio Network and a Transmission Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Omnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianshu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmcmc.2013100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAC, une architecture pour l'adaptation multimédia sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (7), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Local and Cloud Vision-LLM Processing in Drone Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO66322.2025.11049125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Benefits of a Multi-Operator Approach to Enhance Cellular Connectivity of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington DC, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10758955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing a Composite Model Versus Chained Models to Locate a Nearest Visual Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taichung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular and asymmetric cooperation in a multi-player Graph-based Iterated Prisoner's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Multi-label classification of Multi-resident activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2021: 22nd International Conference on Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91608-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent OpenAI Gym Environment for Telecom Providers Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2021 - 24th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory Approach in Multi-agent Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sensing Algorithm for IoT Applications with Data and Temporal Accuracy Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Elman Neural Network for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.697-707, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Neural Network Approach for Unusual Behavior Prediction in Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sensor Networks (SENSORNETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic -based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.83-89, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989250.2989269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic–based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Symposium on Mobility Management and Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-Identity Management Based on Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberkak Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Network Collaboration Interface for CDNs and Clouds Services Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellouze Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 48th IEEE International Conference on Communications (ICC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a Service Level Negotiation Protocol using Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth IEEE symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Architecture Sensible au Contexte pour l'Accès et l'Utilisation des Ressources Médias dans les Maisons Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for improving network-aided CDN server selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP/NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the User Experience by Web Technologies for Complex Multimedia Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.444-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Context-aware Broadcasting Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillouard Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonjour Servane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Implementation of Utility Functions to Define an Optimal Partition of a Multicast Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Networks (ICN'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, St. Maarten, Saint Martin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen ou la gestion dynamique et autonome de machines virtuelles dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième Colloque francophone sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Cellular Gateway for Providing Shared Services and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Luciana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Oza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Systems and Networks Communications (ICSNC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France. pp.356 - 361, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2010.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNM: A New Platform for Cellular Networks Measurements and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cespedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications, Networking and Mobile Computing, 2007. WiCom 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.2968 - 2971, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICOM.2007.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Interaction and Formatting for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 ACM Symposium on Document Engineering, DocEng 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bristol, United Kingdom. pp.98-100, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1096601.1096627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptation for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM2004, International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Berkeley, CA, United States. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Resources Adaptation for Limited Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ICCC/IFIP International Conference on Electronic Publishing, ELPUB 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Minho, Portugal. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Multimedia Presentation for User Preferences and Limited Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Content Delivery for Different Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Applications and the Internet (SAINT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, FL, United States. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSALLY: A Context-Aware Architecture for Multimedia Access in Digital Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Guyot. Springer Berlin Heidelberg, pp.9, 2013, Lecture Notes in Computer Science, 978-3-642-38226-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38227-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. 248 p., 2010, 978-613-1-51695-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents Ultimatum Game with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando De La Prieta; Philippe Mathieu; Jaime Andrés Rincón Arango; Alia El Bolock; Elena Del Val; Jaume Jordán Prunera; João Carneiro; Rubén Fuentes; Fernando Lopes; Vicente Julian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights in Practical Applications of Agents, Multi-Agent Systems, and Trust-worthiness. The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1233, Springer, pp.267-278, 2020, Communications in Computer and Information Science, 978-3-030-51998-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51999-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Media Services through TV Sets for Elderly and Dependent Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balwant Godara, Konstantina S. Nikita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.30-40, 2013, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-642-37892-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37893-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-Based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia dans des Environnements Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Context-Aware and Adaptive Approaches for Services in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Rennes 1 [UR1], 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01940911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wam.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-lannion.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/CEMT/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3.org/2001/di/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.images-et-reseaux.com/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.envision-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-icc.org/2013/NGN.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieee-icc.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Tayeb.Lemlouma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Liouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01876-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1062-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijvcsn.2015070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Omn&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmcmc.2013100104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parzysz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10758955" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205575v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901236v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219699" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_73" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_69" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2989269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberkak Allal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouze Selim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00822000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed Chalouf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ellouze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00827743v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouard Karine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonjour Servane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095549v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salaun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouet Maxime" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salaun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luciana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Oza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sierra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.61" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827765v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cespedes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.737" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1096601.1096627" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RV27BH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095555v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51999-5_22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006253v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wam.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-lannion.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/CEMT/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3.org/2001/di/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.images-et-reseaux.com/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.envision-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-icc.org/2013/NGN.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieee-icc.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Tayeb.Lemlouma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Liouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01876-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1062-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijvcsn.2015070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Omn&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmcmc.2013100104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05581739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Barret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO66322.2025.11049125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parzysz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10758955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219699" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_69" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_73" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2989269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberkak Allal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_57" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouze Selim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00822000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed Chalouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ellouze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00827743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouard Karine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonjour Servane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salaun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouet Maxime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salaun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luciana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Oza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sierra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.61" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cespedes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.737" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1096601.1096627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RV27BH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51999-5_22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006253v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>