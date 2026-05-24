--- v1 (2026-04-11)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tayeb Lemlouma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Tayeb Lemlouma received an engineering degree in computer science from the University of Sciences and Technology Houari Boumediene (USTHB), Algies, Algeria, in 1999. After one year of M. S. in programming and systems in the USTHB University, he received a M. S. exemption from the French &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, France, in 2001, a Ph.D. degree in systems and software from the &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, in 2004, the French associate professor Qualification in computer science, in 2005 and the French Habilitation à Diriger des Recherche (HDR) in 2018, and in 2020, the French national award of scientific excellence (PEDR) with the highest rating for 4 years (2020-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma achieved his Ph.D. within the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research team (renamed </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from 2002) in the National Research Institute in Computer Science and Control (INRIA Rhône-Alpes, Grenoble, France) from 2001 to 2002, then in the WAM research team (ex Opera, INRIA) from 2002 to 2004. He followed a Post-Doctoral position in the WAM team from 2004 to 2005. He was a member the Device Independence working group of the World Wide Web Consortium (DI-WG, W3C) from 2003 to 2005. From 2005 to 2006, he was a member of the RAM team in the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Laboratory of Avignon, France and a Temporary Lecturer and Research Assistant in the Avignon University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma is currently associate professor (maître de conférences HDR) at the University of Rennes I (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Lannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), France, and a member of the computer science Laboratory &amp;quot;Institut de Recherche en Informatique et Systèmes Aléatoires&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UMR 6074) at Lannion, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current research interests include Context-awareness, Pervasive and Ubiquitous Computing, Context Profiling and Services/Content Adaptation, Smart and Media Services in Heterogeneous Environments and Smart Content Delivery. His research focuses currently on these topics in the context of smart environments and smart services in ehealth for elderly and dependent persons. Dr. Lemlouma holds one (1) book and authored or co-authored more than ten (10) peer-reviewed journal articles, more than thirty (30) peer-reviewed conference and workshop papers in addition to eighteen (18) industrial and research reports and one (1) W3C standardization note. Since 2001, he participated or still participates to regional, national, European and international research projects. Such in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNPq-INRIA project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEMT) between INRIA Laboratory (Rhône-Alpes) and the &amp;quot;Instituto de Informatica&amp;quot; of UFRGS - Brazil (2001-2002), he was the main actor in the industrial contract between INRIA Laboratory and Alcatel Bell - Belgium (2001-2004) with a production, as the main author, of many industrial deliverables and the coordinator of several related F2F meetings. He was a permanent member of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">device independence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DI) working group of the W3C standardization consortium (2003-2005). He participated, as a leader of the mobility and services task, in the AGILE </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project (submitted in 2008, obtained an A evaluation by the ANR and labeled by the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media & Networks Competitiveness Cluster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He co-coordinated (with B. Radier, Orange Labs - Lannion) the ANR project &amp;quot;Towards Autonomic Networking Architecture for Fixed/Mobile Convergence Enhancements and Mobility Management for Multiservice Users&amp;quot; with important industrial groups such as Orange Labs and Alcatel (submitted in 2009, obtained an A evaluation by the French ANR agency and labeled by the Media & Networks Competitiveness Cluster). He supervised the work of Selim Elouze (Orange, 2010-2013) mainly involved with the European FP7 project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVISION</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Co-optimisation of overlay applications and underlying networks). He is the leader and co-coordinator (with P. Roose, LIUPPA - Bayonne-Anglet) of the ANR DHSH project proposal (Digital Health Smart Homes) involving 9 important academic and industrial partners (submitted in 2013 and labeled by the Media & Networks Competitiveness Cluster).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2009 to 2013, Dr. Lemlouma acted as an elected member (elected in 2009 then in 2011) in the Research Committee of the IUT of Lannion (Rennes I University). In October 2009, he acted as an Expert for the International Collaboration between the French CIEP (Centre International d'Etudes Pédagogiques) and Tunisia around the topic of the Evolution of Wireless Networks. From 2006 to 2008 he acted as a member of Network and Telecommunication Department Board (IUT of Lannion). In 2008, he participated as an external evaluator in the Faculty Recruiting Committee for the Associate Professor position MCF 1613, CNU 27 (IUT of Lannion - Rennes I University). He was the organizer, a member and the research contact of the Faculty Recruiting Committees (Selection Committees) for the folowing Associate Professor positions: MCF27RT2012 (2012/2013), MCF0895 (2010/2011), MCF339 (2009/2010) and MCF613 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University) and the research contact of the University Professor position PR 342 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">As part of his professional activities linked to the computer science networking community, Dr. Lemlouma acted as the Chair of the International Workshop on Pervasive Services and Technologies for Telecommunications (PSTT 2009) fused with ICMUT'09 (International Conference on Ultra Modern Telecommunications and Control Systems). He is the organizer and General Chair of the International Workshop on e-Health Pervasive Wireless Applications and Services (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS 2013, 2014, 2015, 2016, and 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in conjunction with the IEEE WiMob conference, the Chair of the session &amp;quot;Services and Mobile Applications&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGN-08</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in the 48th IEEE International Conference on Communications (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICC 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is/was a technical reviewer for the IEEE Transactions on Mobile Computing (2017), IEEE Wireless Communications Magazine, Special Issue on IoT: Protocol Stack, Cross-Layer, and Power Consumption Issues (2016), IEEE Wireless Communications Magazine (2013), the Elservier Journal on Ad Hoc Networks (2013), the IEEE Pervasive Computing Journal (2006 and 2007), and for the Special Issue on &amp;quot;Emerging Wireless Networks&amp;quot; of the Computers and Electrical Engineering Journal, Elsevier (2008).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma also acted or still acts as a TPC member of the following: IEEE WiMob eHPWAS'17/16/15/14/13, MoWNet'16, IEEE ICC'14, IEEE QoS-QoE'13 WS (9th IEEE IWCMC'13) ; SIGMAP'14, '13,'12,'11,'10,'09,'08,'07 ; WEBIST'14, '13,'12,'11,'10,'09,'08,'07,'06,'05 ; ICSNC'11 ; EATIS'09,'08,'07,'06 ; IEEE WISe'09 ; EACP'08 ; ASBS'2008; ACM SAC'07,'06,'05; MCMP '05 ; ISICT'04 ; ACM DocEng'03 ; ACM MobiSys'03 and ISPS'01..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please visit : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://people.irisa.fr/Tayeb.Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Knowledge System for Designing, Modeling, and Recognizing the Behavior of Elderly People in Smart Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-01876-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Generic Home Emergency Management and Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved extreme learning machine model for the prediction of human scenarios in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2017-2030. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1062-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Media Access with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJVCSN, International Journal of Virtual Communities and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijvcsn.2015070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Hierarchical and Distributed Method for Selecting a Radio Network and a Transmission Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Omnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianshu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmcmc.2013100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAC, une architecture pour l'adaptation multimédia sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (7), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Local and Cloud Vision-LLM Processing in Drone Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO66322.2025.11049125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Benefits of a Multi-Operator Approach to Enhance Cellular Connectivity of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington DC, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10758955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing a Composite Model Versus Chained Models to Locate a Nearest Visual Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taichung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular and asymmetric cooperation in a multi-player Graph-based Iterated Prisoner's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Multi-label classification of Multi-resident activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2021: 22nd International Conference on Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91608-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent OpenAI Gym Environment for Telecom Providers Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2021 - 24th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory Approach in Multi-agent Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sensing Algorithm for IoT Applications with Data and Temporal Accuracy Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Elman Neural Network for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.697-707, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Neural Network Approach for Unusual Behavior Prediction in Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sensor Networks (SENSORNETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic -based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.83-89, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989250.2989269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic–based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Symposium on Mobility Management and Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-Identity Management Based on Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberkak Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Network Collaboration Interface for CDNs and Clouds Services Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellouze Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 48th IEEE International Conference on Communications (ICC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a Service Level Negotiation Protocol using Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth IEEE symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Architecture Sensible au Contexte pour l'Accès et l'Utilisation des Ressources Médias dans les Maisons Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for improving network-aided CDN server selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP/NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the User Experience by Web Technologies for Complex Multimedia Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.444-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Context-aware Broadcasting Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillouard Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonjour Servane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Implementation of Utility Functions to Define an Optimal Partition of a Multicast Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Networks (ICN'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, St. Maarten, Saint Martin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen ou la gestion dynamique et autonome de machines virtuelles dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième Colloque francophone sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Cellular Gateway for Providing Shared Services and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Luciana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Oza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Systems and Networks Communications (ICSNC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France. pp.356 - 361, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2010.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNM: A New Platform for Cellular Networks Measurements and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cespedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications, Networking and Mobile Computing, 2007. WiCom 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.2968 - 2971, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICOM.2007.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Interaction and Formatting for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 ACM Symposium on Document Engineering, DocEng 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bristol, United Kingdom. pp.98-100, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1096601.1096627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptation for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM2004, International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Berkeley, CA, United States. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Resources Adaptation for Limited Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ICCC/IFIP International Conference on Electronic Publishing, ELPUB 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Minho, Portugal. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Multimedia Presentation for User Preferences and Limited Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Content Delivery for Different Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Applications and the Internet (SAINT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, FL, United States. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSALLY: A Context-Aware Architecture for Multimedia Access in Digital Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Guyot. Springer Berlin Heidelberg, pp.9, 2013, Lecture Notes in Computer Science, 978-3-642-38226-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38227-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. 248 p., 2010, 978-613-1-51695-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents Ultimatum Game with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando De La Prieta; Philippe Mathieu; Jaime Andrés Rincón Arango; Alia El Bolock; Elena Del Val; Jaume Jordán Prunera; João Carneiro; Rubén Fuentes; Fernando Lopes; Vicente Julian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights in Practical Applications of Agents, Multi-Agent Systems, and Trust-worthiness. The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1233, Springer, pp.267-278, 2020, Communications in Computer and Information Science, 978-3-030-51998-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51999-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Media Services through TV Sets for Elderly and Dependent Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balwant Godara, Konstantina S. Nikita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.30-40, 2013, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-642-37892-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37893-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-Based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia dans des Environnements Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Context-Aware and Adaptive Approaches for Services in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Rennes 1 [UR1], 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01940911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tayeb Lemlouma </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Tayeb Lemlouma received an engineering degree in computer science from the University of Sciences and Technology Houari Boumediene (USTHB), Algies, Algeria, in 1999. After one year of M. S. in programming and systems in the USTHB University, he received a M. S. exemption from the French &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, France, in 2001, a Ph.D. degree in systems and software from the &amp;quot;Institut National Polytechnique&amp;quot; of Grenoble, in 2004, the French associate professor Qualification in computer science, in 2005 and the French Habilitation à Diriger des Recherche (HDR) in 2018, and in 2020, the French national award of scientific excellence (PEDR) with the highest rating for 4 years (2020-2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma achieved his Ph.D. within the </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> research team (renamed </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from 2002) in the National Research Institute in Computer Science and Control (INRIA Rhône-Alpes, Grenoble, France) from 2001 to 2002, then in the WAM research team (ex Opera, INRIA) from 2002 to 2004. He followed a Post-Doctoral position in the WAM team from 2004 to 2005. He was a member the Device Independence working group of the World Wide Web Consortium (DI-WG, W3C) from 2003 to 2005. From 2005 to 2006, he was a member of the RAM team in the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Laboratory of Avignon, France and a Temporary Lecturer and Research Assistant in the Avignon University.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma is currently associate professor (maître de conférences HDR) at the University of Rennes I (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUT de Lannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), France, and a member of the computer science Laboratory &amp;quot;Institut de Recherche en Informatique et Systèmes Aléatoires&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRISA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - UMR 6074) at Lannion, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His current research interests include Context-awareness, Pervasive and Ubiquitous Computing, Context Profiling and Services/Content Adaptation, Smart and Media Services in Heterogeneous Environments and Smart Content Delivery. His research focuses currently on these topics in the context of smart environments and smart services in ehealth for elderly and dependent persons. Dr. Lemlouma holds one (1) book and authored or co-authored more than ten (10) peer-reviewed journal articles, more than thirty (30) peer-reviewed conference and workshop papers in addition to eighteen (18) industrial and research reports and one (1) W3C standardization note. Since 2001, he participated or still participates to regional, national, European and international research projects. Such in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNPq-INRIA project</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CEMT) between INRIA Laboratory (Rhône-Alpes) and the &amp;quot;Instituto de Informatica&amp;quot; of UFRGS - Brazil (2001-2002), he was the main actor in the industrial contract between INRIA Laboratory and Alcatel Bell - Belgium (2001-2004) with a production, as the main author, of many industrial deliverables and the coordinator of several related F2F meetings. He was a permanent member of the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">device independence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DI) working group of the W3C standardization consortium (2003-2005). He participated, as a leader of the mobility and services task, in the AGILE </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project (submitted in 2008, obtained an A evaluation by the ANR and labeled by the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media & Networks Competitiveness Cluster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He co-coordinated (with B. Radier, Orange Labs - Lannion) the ANR project &amp;quot;Towards Autonomic Networking Architecture for Fixed/Mobile Convergence Enhancements and Mobility Management for Multiservice Users&amp;quot; with important industrial groups such as Orange Labs and Alcatel (submitted in 2009, obtained an A evaluation by the French ANR agency and labeled by the Media & Networks Competitiveness Cluster). He supervised the work of Selim Elouze (Orange, 2010-2013) mainly involved with the European FP7 project </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVISION</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Co-optimisation of overlay applications and underlying networks). He is the leader and co-coordinator (with P. Roose, LIUPPA - Bayonne-Anglet) of the ANR DHSH project proposal (Digital Health Smart Homes) involving 9 important academic and industrial partners (submitted in 2013 and labeled by the Media & Networks Competitiveness Cluster).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">From 2009 to 2013, Dr. Lemlouma acted as an elected member (elected in 2009 then in 2011) in the Research Committee of the IUT of Lannion (Rennes I University). In October 2009, he acted as an Expert for the International Collaboration between the French CIEP (Centre International d'Etudes Pédagogiques) and Tunisia around the topic of the Evolution of Wireless Networks. From 2006 to 2008 he acted as a member of Network and Telecommunication Department Board (IUT of Lannion). In 2008, he participated as an external evaluator in the Faculty Recruiting Committee for the Associate Professor position MCF 1613, CNU 27 (IUT of Lannion - Rennes I University). He was the organizer, a member and the research contact of the Faculty Recruiting Committees (Selection Committees) for the folowing Associate Professor positions: MCF27RT2012 (2012/2013), MCF0895 (2010/2011), MCF339 (2009/2010) and MCF613 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University) and the research contact of the University Professor position PR 342 (2009/2010), CNU 27 (IUT of Lannion - Rennes I University).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">As part of his professional activities linked to the computer science networking community, Dr. Lemlouma acted as the Chair of the International Workshop on Pervasive Services and Technologies for Telecommunications (PSTT 2009) fused with ICMUT'09 (International Conference on Ultra Modern Telecommunications and Control Systems). He is the organizer and General Chair of the International Workshop on e-Health Pervasive Wireless Applications and Services (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS 2013, 2014, 2015, 2016, and 2017</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in conjunction with the IEEE WiMob conference, the Chair of the session &amp;quot;Services and Mobile Applications&amp;quot; (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGN-08</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) in the 48th IEEE International Conference on Communications (</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICC 2013</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). He is/was a technical reviewer for the IEEE Transactions on Mobile Computing (2017), IEEE Wireless Communications Magazine, Special Issue on IoT: Protocol Stack, Cross-Layer, and Power Consumption Issues (2016), IEEE Wireless Communications Magazine (2013), the Elservier Journal on Ad Hoc Networks (2013), the IEEE Pervasive Computing Journal (2006 and 2007), and for the Special Issue on &amp;quot;Emerging Wireless Networks&amp;quot; of the Computers and Electrical Engineering Journal, Elsevier (2008).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lemlouma also acted or still acts as a TPC member of the following: IEEE WiMob eHPWAS'17/16/15/14/13, MoWNet'16, IEEE ICC'14, IEEE QoS-QoE'13 WS (9th IEEE IWCMC'13) ; SIGMAP'14, '13,'12,'11,'10,'09,'08,'07 ; WEBIST'14, '13,'12,'11,'10,'09,'08,'07,'06,'05 ; ICSNC'11 ; EATIS'09,'08,'07,'06 ; IEEE WISe'09 ; EACP'08 ; ASBS'2008; ACM SAC'07,'06,'05; MCMP '05 ; ISICT'04 ; ACM DocEng'03 ; ACM MobiSys'03 and ISPS'01..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details, please visit : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://people.irisa.fr/Tayeb.Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Knowledge System for Designing, Modeling, and Recognizing the Behavior of Elderly People in Smart Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12652-020-01876-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive monitoring system for e-health smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Health Monitoring Systems for Health Smart Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.26-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Generic Home Emergency Management and Remote Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved extreme learning machine model for the prediction of human scenarios in smart homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (8), pp.2017-2030. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-017-1062-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Media Access with Heterogeneous Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJVCSN, International Journal of Virtual Communities and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (3), pp.15. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijvcsn.2015070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Hierarchical and Distributed Method for Selecting a Radio Network and a Transmission Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Omnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianshu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mobile Computing and Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.49-81. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmcmc.2013100104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAC, une architecture pour l'adaptation multimédia sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (7), pp.789-813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altruism and Fair Objective in Mixed-Motive Markov Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Hua Franck Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS : the 25th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Pahos, Cyprus. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.65109/MPMP3285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Local and Cloud Vision-LLM Processing in Drone Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 14th Mediterranean Conference on Embedded Computing (MECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Budva, Montenegro. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECO66322.2025.11049125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Benefits of a Multi-Operator Approach to Enhance Cellular Connectivity of Drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Symposium on Networks, Computers and Communications (ISNCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Washington DC, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC62547.2024.10758955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing a Composite Model Versus Chained Models to Locate a Nearest Visual Object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Parzysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE/ACIS International Conference on Software Engineering, Artificial Intelligence, Networking and Parallel/Distributed Computing (SNPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taichung City, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular and asymmetric cooperation in a multi-player Graph-based Iterated Prisoner's Dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent OpenAI Gym Environment for Telecom Providers Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2021 - 24th Conference on Innovation in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Multi-label classification of Multi-resident activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Mehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDEAL 2021: 22nd International Conference on Intelligent Data Engineering and Automated Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Manchester, United Kingdom. pp.76-86, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91608-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sensing Algorithm for IoT Applications with Data and Temporal Accuracy Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game Theory Approach in Multi-agent Resources Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Symposium on Computers and Communications (ISCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allal Tiberkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfetah Hentout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Upstream Bandwidth Allocation in Passive Optical Networks Using Internet Users' Behavior Forecast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2018 : 22nd International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760252v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reallocation of SLA Parameters in Passive Optical Network Based on Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejm Eddine Frigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIN 2018 - 21st Conference on Innovations in Clouds, Internet and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN.2018.8401589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688946v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WorldCIST 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic -based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.83-89, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2989250.2989269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic–based Localization Algorithm for Elderly People in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ACM International Symposium on Mobility Management and Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Sensor Networks (SENSORNETS'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Elman Neural Network for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.697-707, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genetic Neural Network Approach for Unusual Behavior Prediction in Smart Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Porto, Portugal. pp.738-748, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53480-0_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Approach for Efficient e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IEEE International Conference on e-Health Networking, Application and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Boston, MA, United States. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HealthCom.2015.7454510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptive Framework for e-Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Science and Data Intensive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSDIS.2015.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dependency Evaluation Models for e-Health Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haider Mshali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Magoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, TX, United States. pp.2429-2435, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-Identity Management Based on Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberkak Allal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Belkhir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Crete, Greece. pp.322-327, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07854-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a Service Level Negotiation Protocol using Formal Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Mbarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighteenth IEEE symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Context-Aware and Automatic Evaluation of Elderly Dependency in Smart Homes and Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourteenth International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM/SCUCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Madrid, Spain. pp.WoWMoM/SCUCA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for NGN pervasive eHealth services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Ait Chellouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Ubi-HealthTech 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Jinhua, China. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Ubi-HealthTech.2013.6708061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bidirectional Network Collaboration Interface for CDNs and Clouds Services Traffic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellouze Selim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 48th IEEE International Conference on Communications (ICC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the User Experience by Web Technologies for Complex Multimedia Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.444-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for improving network-aided CDN server selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP/NOTERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une Architecture Sensible au Contexte pour l'Accès et l'Utilisation des Ressources Médias dans les Maisons Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohamed Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Context-aware Broadcasting Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillouard Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonjour Servane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Implementation of Utility Functions to Define an Optimal Partition of a Multicast Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Penhoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Guillouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Networks (ICN'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, St. Maarten, Saint Martin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen ou la gestion dynamique et autonome de machines virtuelles dans le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drouet Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ième Colloque francophone sur la Gestion de Réseaux Et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Easy Cellular Gateway for Providing Shared Services and Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Luciana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Oza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Systems and Networks Communications (ICSNC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nice, France. pp.356 - 361, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSNC.2010.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCNM: A New Platform for Cellular Networks Measurements and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cespedes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Communications, Networking and Mobile Computing, 2007. WiCom 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.2968 - 2971, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WICOM.2007.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Interaction and Formatting for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 ACM Symposium on Document Engineering, DocEng 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bristol, United Kingdom. pp.98-100, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1096601.1096627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Adaptation for Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM2004, International Conference on Mobile Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Berkeley, CA, United States. pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Multimedia Presentation for User Preferences and Limited Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Multimedia and Expo (ICME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Baltimore, MD, United States. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media Resources Adaptation for Limited Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ICCC/IFIP International Conference on Electronic Publishing, ELPUB 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Minho, Portugal. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Content Delivery for Different Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Layaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. International Symposium on Applications and the Internet (SAINT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Orlando, FL, United States. pp.190-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'20: Eighth International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eHPWAS'19: Seventh International workshop on e-health pervasive wireless applications and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'18: Sixth international IEEE workshop on e-health pervasive wireless applications and services 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeniya Kovalchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2018, Proceeding of the 2018 IEEE 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE eHPWAS'17: Fifth international IEEE workshop on e-health pervasive wireless applications and services 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Vasilakos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE. , 2017, Proceeding og the 2017 IEEE 13th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob), Abderrahim Benslimane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop (eHPWAS'15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Health Pervasive Wireless Applications and Services Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press, pp.43, 2013, 978-1-4577-2014-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIVERSALLY: A Context-Aware Architecture for Multimedia Access in Digital Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Guyot. Springer Berlin Heidelberg, pp.9, 2013, Lecture Notes in Computer Science, 978-3-642-38226-0. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38227-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes. 248 p., 2010, 978-613-1-51695-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents Ultimatum Game with Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangui Le Gléau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Radier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernando De La Prieta; Philippe Mathieu; Jaime Andrés Rincón Arango; Alia El Bolock; Elena Del Val; Jaume Jordán Prunera; João Carneiro; Rubén Fuentes; Fernando Lopes; Vicente Julian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Highlights in Practical Applications of Agents, Multi-Agent Systems, and Trust-worthiness. The PAAMS Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1233, Springer, pp.267-278, 2020, Communications in Computer and Information Science, 978-3-030-51998-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51999-5_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mHealth Contents and Services Delivery and Adaptation Challenges for Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sasan Adibi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mHealth Multidisciplinary Verticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press/Taylor &amp; Francis, pp.295-314, 2014, 978-1-4822-1480-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Media Services through TV Sets for Elderly and Dependent Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Chalouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balwant Godara, Konstantina S. Nikita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Mobile Communication and Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.30-40, 2013, Lecture Notes of the Institute for Computer Sciences, Social Informatics and Telecommunications Engineering, 978-3-642-37892-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37893-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markovian-Based Approach for Daily Living Activities Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Liouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Weis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassani Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de Négociation et d'Adaptation de Services Multimédia dans des Environnements Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Context-Aware and Adaptive Approaches for Services in Smart Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayeb Lemlouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Rennes 1 [UR1], 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01940911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wam.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-lannion.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/CEMT/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3.org/2001/di/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.images-et-reseaux.com/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.envision-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-icc.org/2013/NGN.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieee-icc.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Tayeb.Lemlouma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Liouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01876-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1062-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijvcsn.2015070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Omn&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmcmc.2013100104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05581739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Barret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO66322.2025.11049125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parzysz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10758955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219699" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_69" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_73" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439325v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2989269" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberkak Allal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_57" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouze Selim" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00822000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095540v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed Chalouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095534v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ellouze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00827743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouard Karine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonjour Servane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salaun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouet Maxime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salaun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luciana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Oza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sierra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.61" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cespedes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.737" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1096601.1096627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RV27BH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51999-5_22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006253v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wam.inrialpes.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iut-lannion.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irisa.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://opera.inrialpes.fr/CEMT/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.w3.org/2001/di/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.images-et-reseaux.com/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.envision-project.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehpwas.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-icc.org/2013/NGN.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieee-icc.org/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Tayeb.Lemlouma/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Liouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassani Messaoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01876-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Mshali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Magoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2017.11.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moloney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2018.02.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-017-1062-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijvcsn.2015070101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Penhoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Omn&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianshu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmcmc.2013100104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Laya&#239;da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Quint" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Hua Franck Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.65109/MPMP3285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05581739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Borgne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marjou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Barret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO66322.2025.11049125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Parzysz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC62547.2024.10758955" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Gl&#233;au" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Radier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Mehri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91608-4_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Radier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760252v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejm Eddine Frigui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gosselin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Meur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688946v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosselin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401589" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02439325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2989250.2989269" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01372772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_69" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53480-0_73" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2015.7454510" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037172" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberkak Allal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07854-0_57" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00822000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Chalouf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Mbarek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait Chellouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Ubi-HealthTech.2013.6708061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellouze Selim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00827743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ellouze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095540v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamed Chalouf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095545v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillouard Karine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonjour Servane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salaun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouet Maxime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salaun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luciana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Oza" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Sierra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSNC.2010.61" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827765v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lefebvre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cespedes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WICOM.2007.737" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1096601.1096627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniya Kovalchuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03341571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ant&#243;nio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Vasilakos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839656v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38227-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0RV27BH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51999-5_22" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Abdelaziz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006253v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01940911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>